--- v5 (2026-03-27)
+++ v6 (2026-04-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb653c9d3ec124ba1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f51017313b62471199b0b01e4cab1e53.psmdcp" Id="Rcc4c5f8bb30b4f85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dcd590b28854c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/431f03b5335440f297dddff807e86ab1.psmdcp" Id="R816e91fa02d743e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>