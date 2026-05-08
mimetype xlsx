--- v6 (2026-04-18)
+++ v7 (2026-05-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dcd590b28854c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/431f03b5335440f297dddff807e86ab1.psmdcp" Id="R816e91fa02d743e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae6a43ff67844708" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1a2195f2ba0f46e78eae52f11e1553a5.psmdcp" Id="Rc1eb4a268b6a4ca3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>