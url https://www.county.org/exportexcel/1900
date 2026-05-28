--- v7 (2026-05-08)
+++ v8 (2026-05-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae6a43ff67844708" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1a2195f2ba0f46e78eae52f11e1553a5.psmdcp" Id="Rc1eb4a268b6a4ca3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d05c4745d614215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/300599e161ac4485a03b655f99bcc31d.psmdcp" Id="Rcc7e8756208a4b6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>