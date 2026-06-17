--- v8 (2026-05-28)
+++ v9 (2026-06-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d05c4745d614215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/300599e161ac4485a03b655f99bcc31d.psmdcp" Id="Rcc7e8756208a4b6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05d49154553842cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5dde2a211ad34e44bc8743e8e60f69de.psmdcp" Id="R077d42072d454662" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>