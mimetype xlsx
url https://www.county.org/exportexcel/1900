--- v9 (2026-06-17)
+++ v10 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05d49154553842cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5dde2a211ad34e44bc8743e8e60f69de.psmdcp" Id="R077d42072d454662" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcae0072983d24942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/48f9b277adf440feb213ea8255d4bfb4.psmdcp" Id="R982ced5614734516" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>