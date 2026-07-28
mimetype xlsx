--- v10 (2026-07-08)
+++ v11 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcae0072983d24942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/48f9b277adf440feb213ea8255d4bfb4.psmdcp" Id="R982ced5614734516" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c673780fab24021" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bfaa46ffe5354c64810165ee341eae01.psmdcp" Id="R7a74b4682a0a435d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>