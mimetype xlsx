--- v11 (2026-07-28)
+++ v12 (2026-08-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c673780fab24021" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bfaa46ffe5354c64810165ee341eae01.psmdcp" Id="R7a74b4682a0a435d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d8220eaecba492e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c6e60b182ca74ee5b9ab4bb662815ae5.psmdcp" Id="Rfa48574004354d2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>