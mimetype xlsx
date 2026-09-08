--- v12 (2026-08-18)
+++ v13 (2026-09-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d8220eaecba492e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c6e60b182ca74ee5b9ab4bb662815ae5.psmdcp" Id="Rfa48574004354d2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57562ade7b8a4acb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a94a12d92a8146aba4b20963845644da.psmdcp" Id="R30fc6aff63bb44ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>