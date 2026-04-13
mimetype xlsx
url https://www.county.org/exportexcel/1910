--- v7 (2026-03-23)
+++ v8 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6111cbd847bf422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/26666d79597849749bf24c7b4ead3d08.psmdcp" Id="R7b19686bdd4a457d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R663fb352246c49cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eaec7d0902e84b15a049ada586216649.psmdcp" Id="R40bcdd741ddb4b88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>