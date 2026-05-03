--- v8 (2026-04-13)
+++ v9 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R663fb352246c49cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eaec7d0902e84b15a049ada586216649.psmdcp" Id="R40bcdd741ddb4b88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2021de96b83542e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1aea39312535458db9ecb97bdacccdb7.psmdcp" Id="Rbc5516e79efa4914" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>