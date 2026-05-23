--- v9 (2026-05-03)
+++ v10 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2021de96b83542e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1aea39312535458db9ecb97bdacccdb7.psmdcp" Id="Rbc5516e79efa4914" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f678a6ee0fb43fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/af668dd8954d49dab76b65dac3029c1f.psmdcp" Id="Radf418a084794ba9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>