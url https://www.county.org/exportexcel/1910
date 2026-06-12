--- v10 (2026-05-23)
+++ v11 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f678a6ee0fb43fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/af668dd8954d49dab76b65dac3029c1f.psmdcp" Id="Radf418a084794ba9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba8ee2ad21ab4a11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d34ada871ef34a0b9b47c06744ab5577.psmdcp" Id="R2536e418b10247ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>