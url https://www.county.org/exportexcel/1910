--- v11 (2026-06-12)
+++ v12 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba8ee2ad21ab4a11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d34ada871ef34a0b9b47c06744ab5577.psmdcp" Id="R2536e418b10247ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd2cacd4897e4e2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8c46e383dff14f1cad26335c8f91ec9f.psmdcp" Id="R3db02bdeef5a4a0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>