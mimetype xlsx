--- v12 (2026-07-03)
+++ v13 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd2cacd4897e4e2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8c46e383dff14f1cad26335c8f91ec9f.psmdcp" Id="R3db02bdeef5a4a0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree4ab82bfcec41ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59d22b041dd74fe9bf6802d4cb550c02.psmdcp" Id="R2e018dca61d04a50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>