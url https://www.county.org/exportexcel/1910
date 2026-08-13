--- v13 (2026-07-23)
+++ v14 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree4ab82bfcec41ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59d22b041dd74fe9bf6802d4cb550c02.psmdcp" Id="R2e018dca61d04a50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ccf2d0c9a7a4da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c13d3ff9559948808e1543b5d60e1fe3.psmdcp" Id="R8f894cd5d3054539" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>