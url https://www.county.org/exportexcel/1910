--- v14 (2026-08-13)
+++ v15 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ccf2d0c9a7a4da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c13d3ff9559948808e1543b5d60e1fe3.psmdcp" Id="R8f894cd5d3054539" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R819ceef64bc040d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8a76c5a04c984c1ea4d5b3f8dbd5531b.psmdcp" Id="Rbfdfed6efcc14be1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>