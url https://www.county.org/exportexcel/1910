--- v15 (2026-08-13)
+++ v16 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R819ceef64bc040d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8a76c5a04c984c1ea4d5b3f8dbd5531b.psmdcp" Id="Rbfdfed6efcc14be1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfd2b835ed6f4b62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/46f70d4a25f547b2b403c99a56dac376.psmdcp" Id="R8680fcd7ed864f0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>