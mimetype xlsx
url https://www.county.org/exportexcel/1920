--- v7 (2026-03-22)
+++ v8 (2026-04-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75c9184caef54363" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e880edced6f14bc5a82287afb0fc5984.psmdcp" Id="R297b19f55c634519" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77889fd6fa3d4dd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8332a69bcb6f4f93b34b92b99e37cc3a.psmdcp" Id="R8b19eaa0dd014ba9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>