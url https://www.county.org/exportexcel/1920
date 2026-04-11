--- v8 (2026-04-11)
+++ v9 (2026-04-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77889fd6fa3d4dd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8332a69bcb6f4f93b34b92b99e37cc3a.psmdcp" Id="R8b19eaa0dd014ba9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R822e79e2c3f644ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d69703d6ea7346c68bd0ba532ad8168f.psmdcp" Id="Rd8f4df2283154778" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>