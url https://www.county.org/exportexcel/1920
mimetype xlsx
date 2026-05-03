--- v9 (2026-04-11)
+++ v10 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R822e79e2c3f644ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d69703d6ea7346c68bd0ba532ad8168f.psmdcp" Id="Rd8f4df2283154778" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8ff174d76ec46c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/350390d17ea640cca8b60e9825cbcde7.psmdcp" Id="R567deba0a8df45aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>