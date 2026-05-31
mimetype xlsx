--- v10 (2026-05-03)
+++ v11 (2026-05-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8ff174d76ec46c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/350390d17ea640cca8b60e9825cbcde7.psmdcp" Id="R567deba0a8df45aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6a98b2ce251418e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4aadd6d1b3e14706af9439376034b62d.psmdcp" Id="R5ac84a80369047e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>