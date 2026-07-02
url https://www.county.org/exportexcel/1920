--- v11 (2026-05-31)
+++ v12 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6a98b2ce251418e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4aadd6d1b3e14706af9439376034b62d.psmdcp" Id="R5ac84a80369047e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93bf1e17849d4802" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b7d5038818874dfaa157c79592b82455.psmdcp" Id="Rce779f8e69fd4688" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>