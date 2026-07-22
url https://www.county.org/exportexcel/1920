--- v12 (2026-07-02)
+++ v13 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93bf1e17849d4802" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b7d5038818874dfaa157c79592b82455.psmdcp" Id="Rce779f8e69fd4688" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27ab97b5aae64dde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/690c6734f6564810874b1f135b46a670.psmdcp" Id="R11b4fbd4b6544edf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>