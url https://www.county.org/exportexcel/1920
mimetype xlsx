--- v13 (2026-07-22)
+++ v14 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27ab97b5aae64dde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/690c6734f6564810874b1f135b46a670.psmdcp" Id="R11b4fbd4b6544edf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26b0ffff255148e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7e53a6368e324979ad873274b8b80c95.psmdcp" Id="R1b8a37a8a12246b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>