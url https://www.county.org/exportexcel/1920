--- v14 (2026-08-12)
+++ v15 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26b0ffff255148e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7e53a6368e324979ad873274b8b80c95.psmdcp" Id="R1b8a37a8a12246b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83beac683e3549f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/060e9fa30ddf456093352d6105e47805.psmdcp" Id="Rd674b34a71f64094" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>