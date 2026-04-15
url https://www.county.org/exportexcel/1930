--- v7 (2026-03-26)
+++ v8 (2026-04-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4086508425854931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/544d801efebe46b9a4b4644d2e0564e3.psmdcp" Id="R091cde1ac2e94e41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbec6e9c93e4e4b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/871a2e823a71412c93adb06336a2dfa4.psmdcp" Id="R6ca56f932e414ab9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>