--- v8 (2026-04-15)
+++ v9 (2026-05-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbec6e9c93e4e4b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/871a2e823a71412c93adb06336a2dfa4.psmdcp" Id="R6ca56f932e414ab9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68650b3112434100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/96dc467dbc8c4f528ff5efa856ef9a23.psmdcp" Id="Rb8daa8f3fa99442a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>