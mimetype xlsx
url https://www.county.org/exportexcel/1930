--- v9 (2026-05-06)
+++ v10 (2026-05-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68650b3112434100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/96dc467dbc8c4f528ff5efa856ef9a23.psmdcp" Id="Rb8daa8f3fa99442a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4281de7b8a0848fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c4090526f60a4b69b99db9123fee1508.psmdcp" Id="R798c1777ea6e4a15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>