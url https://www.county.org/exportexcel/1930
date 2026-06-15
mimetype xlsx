--- v10 (2026-05-26)
+++ v11 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4281de7b8a0848fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c4090526f60a4b69b99db9123fee1508.psmdcp" Id="R798c1777ea6e4a15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R913d6538058b4bbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e98eca37eccd4a1781ed06586a32f7d0.psmdcp" Id="Rbc822b4d224c4874" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>