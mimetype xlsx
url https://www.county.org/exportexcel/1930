--- v11 (2026-06-15)
+++ v12 (2026-07-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R913d6538058b4bbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e98eca37eccd4a1781ed06586a32f7d0.psmdcp" Id="Rbc822b4d224c4874" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R455fc9bdcfe84806" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9c68b2a8f01d4b07ab39774e87d721e0.psmdcp" Id="R55f54d5307e24cf9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>