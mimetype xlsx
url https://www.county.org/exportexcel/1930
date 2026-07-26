--- v12 (2026-07-06)
+++ v13 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R455fc9bdcfe84806" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9c68b2a8f01d4b07ab39774e87d721e0.psmdcp" Id="R55f54d5307e24cf9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3ead7f4ffb84260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0234ece477d3472791226484967a5dc4.psmdcp" Id="Ra076cc25bce54318" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>