--- v13 (2026-07-26)
+++ v14 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3ead7f4ffb84260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0234ece477d3472791226484967a5dc4.psmdcp" Id="Ra076cc25bce54318" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79fa9b1c98a04a0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1aad8101c714439fb30205d8dedc5d25.psmdcp" Id="R68196bf5cebd4f2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>