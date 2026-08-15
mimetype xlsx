--- v14 (2026-08-15)
+++ v15 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79fa9b1c98a04a0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1aad8101c714439fb30205d8dedc5d25.psmdcp" Id="R68196bf5cebd4f2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re639e29e64fa4cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b0af2ad468494ab3b909fe64ed664a53.psmdcp" Id="R46737ad21b9543e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>