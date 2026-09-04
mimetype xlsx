--- v15 (2026-08-15)
+++ v16 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re639e29e64fa4cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b0af2ad468494ab3b909fe64ed664a53.psmdcp" Id="R46737ad21b9543e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6aeb9401f22c4104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fa99ab4edd3c47f4868dee7e9db7e527.psmdcp" Id="R622c2e8183c1496b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>