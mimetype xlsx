--- v7 (2026-03-23)
+++ v8 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re94c0a798e3648d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b2f377ebdb6d468a98e34aa763649170.psmdcp" Id="Rcba5879c46644718" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a16b6955f0e4f1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/49438261049b4ba4b334b2b6f4a94ce2.psmdcp" Id="R75b531b362aa4064" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>