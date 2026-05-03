--- v8 (2026-04-13)
+++ v9 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a16b6955f0e4f1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/49438261049b4ba4b334b2b6f4a94ce2.psmdcp" Id="R75b531b362aa4064" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5583c201fd6940c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a1eb013fc9841d591df436330ea6e75.psmdcp" Id="Rd8e7a0d12f374b46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>