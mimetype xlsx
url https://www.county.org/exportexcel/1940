--- v9 (2026-05-03)
+++ v10 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5583c201fd6940c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a1eb013fc9841d591df436330ea6e75.psmdcp" Id="Rd8e7a0d12f374b46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52459be2aa034640" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e04d545f9c1f4c0b9f9b73e70b10bdf7.psmdcp" Id="R4e7d0ac42cdb472a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>