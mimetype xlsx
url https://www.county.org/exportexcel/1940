--- v10 (2026-05-23)
+++ v11 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52459be2aa034640" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e04d545f9c1f4c0b9f9b73e70b10bdf7.psmdcp" Id="R4e7d0ac42cdb472a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb54685de93584baf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/456f262cc1674e14b919dc3a754a2e05.psmdcp" Id="R4e279db830b34366" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>