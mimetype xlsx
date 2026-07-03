--- v11 (2026-06-12)
+++ v12 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb54685de93584baf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/456f262cc1674e14b919dc3a754a2e05.psmdcp" Id="R4e279db830b34366" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b70dd0d34684b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a0a0b6295a1a48f5bacc06765f63cefb.psmdcp" Id="R5ead09c0dc394207" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>