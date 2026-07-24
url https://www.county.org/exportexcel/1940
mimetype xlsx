--- v12 (2026-07-03)
+++ v13 (2026-07-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b70dd0d34684b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a0a0b6295a1a48f5bacc06765f63cefb.psmdcp" Id="R5ead09c0dc394207" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8409eb49513a4e78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1687440c2fc0499d972850b87ead021a.psmdcp" Id="R87b70e20bd944bb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>