--- v13 (2026-07-24)
+++ v14 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8409eb49513a4e78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1687440c2fc0499d972850b87ead021a.psmdcp" Id="R87b70e20bd944bb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46ba293fd788451b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d51506eb4fa410c8eeec389bd786778.psmdcp" Id="Ra11ecd38d3c04f44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>