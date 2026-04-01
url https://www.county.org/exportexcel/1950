--- v6 (2026-03-06)
+++ v7 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2a7a940d5ee4a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aaf6a117912d4853961c067827a8f9e4.psmdcp" Id="Rc28e292173534096" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R506fd40ddf2e4815" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21c5973b50de45e9905512f903d0820d.psmdcp" Id="R29edd75c58b448ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>