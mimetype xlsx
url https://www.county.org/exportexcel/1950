--- v7 (2026-04-01)
+++ v8 (2026-05-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R506fd40ddf2e4815" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21c5973b50de45e9905512f903d0820d.psmdcp" Id="R29edd75c58b448ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4815ca04d1214f49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a6dd9a02ff254295a5b3fd02d1ea7273.psmdcp" Id="R481c80b5ce4e43b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>