--- v8 (2026-05-06)
+++ v9 (2026-05-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4815ca04d1214f49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a6dd9a02ff254295a5b3fd02d1ea7273.psmdcp" Id="R481c80b5ce4e43b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95bc8ab5ceb5490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3149e51bb1c742fc9e7fc6fd507aba28.psmdcp" Id="Raad6b305e3ae4e08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>