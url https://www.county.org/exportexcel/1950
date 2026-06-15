--- v9 (2026-05-26)
+++ v10 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95bc8ab5ceb5490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3149e51bb1c742fc9e7fc6fd507aba28.psmdcp" Id="Raad6b305e3ae4e08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba1b19a406854dd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f1ff41a81004c0d937ab77ece797031.psmdcp" Id="R3a62b96762934478" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>