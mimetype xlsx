--- v10 (2026-06-15)
+++ v11 (2026-07-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba1b19a406854dd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f1ff41a81004c0d937ab77ece797031.psmdcp" Id="R3a62b96762934478" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbadf034a8dc4a8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/74c920eeaa3a472c928a17660cd27a10.psmdcp" Id="R8b08146bbc6347f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>