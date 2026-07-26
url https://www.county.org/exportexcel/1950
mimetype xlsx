--- v11 (2026-07-06)
+++ v12 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbadf034a8dc4a8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/74c920eeaa3a472c928a17660cd27a10.psmdcp" Id="R8b08146bbc6347f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R281c803984764695" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b9569f8d1104b90b9d9b45c54f4ba50.psmdcp" Id="R426ce2e4118f4350" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>