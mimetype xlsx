--- v12 (2026-07-26)
+++ v13 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R281c803984764695" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b9569f8d1104b90b9d9b45c54f4ba50.psmdcp" Id="R426ce2e4118f4350" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5054533f869747e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/710af1f02cc24fcda5fd87aaf3f92e48.psmdcp" Id="Ra276a3e2a6934fe9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>