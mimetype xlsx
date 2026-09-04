--- v13 (2026-08-15)
+++ v14 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5054533f869747e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/710af1f02cc24fcda5fd87aaf3f92e48.psmdcp" Id="Ra276a3e2a6934fe9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa7b20cdd7864b2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f00511edbeb247168be718cfa3a389fd.psmdcp" Id="R60524148ebc24fcd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>