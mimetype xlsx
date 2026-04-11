--- v9 (2026-03-22)
+++ v10 (2026-04-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0521520add84bb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6b7930cce8b44e5fafc6a69284096051.psmdcp" Id="R6a691fb3b17441ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R423e7d722e4f4c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ce7a0e3814454c888075bed23b525abe.psmdcp" Id="R1b7d0ed83aec4479" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>