--- v10 (2026-04-11)
+++ v11 (2026-05-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R423e7d722e4f4c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ce7a0e3814454c888075bed23b525abe.psmdcp" Id="R1b7d0ed83aec4479" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb6a39144f56486b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb7a2e70424f4a66aef8b3be109812b6.psmdcp" Id="R60b02e2e24544c56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>