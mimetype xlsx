--- v11 (2026-05-01)
+++ v12 (2026-05-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb6a39144f56486b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb7a2e70424f4a66aef8b3be109812b6.psmdcp" Id="R60b02e2e24544c56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2bd3fb9f7284ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/85db075e027b4e888a6515f8d7cc7201.psmdcp" Id="Rd8afbfa9662044d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>