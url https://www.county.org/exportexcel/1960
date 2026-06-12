--- v12 (2026-05-22)
+++ v13 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2bd3fb9f7284ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/85db075e027b4e888a6515f8d7cc7201.psmdcp" Id="Rd8afbfa9662044d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbeed38054eb846d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4baddcdfab64a3a933fa79892e1736b.psmdcp" Id="R8677c1f71efc4ee3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>