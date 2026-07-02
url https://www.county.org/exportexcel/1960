--- v13 (2026-06-12)
+++ v14 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbeed38054eb846d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4baddcdfab64a3a933fa79892e1736b.psmdcp" Id="R8677c1f71efc4ee3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4822a04261974d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/532bdefff36545aebe3bfc2533f49cbd.psmdcp" Id="R6a5d6bd19b9c4bc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>