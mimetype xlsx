--- v14 (2026-07-02)
+++ v15 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4822a04261974d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/532bdefff36545aebe3bfc2533f49cbd.psmdcp" Id="R6a5d6bd19b9c4bc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdea5471426b84b1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/db542715da1c42089e8363864a9c0f30.psmdcp" Id="R0169cadab8b24372" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>