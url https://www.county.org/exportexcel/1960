--- v15 (2026-07-22)
+++ v16 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdea5471426b84b1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/db542715da1c42089e8363864a9c0f30.psmdcp" Id="R0169cadab8b24372" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7f0e794f843421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a8b5d4f607014750836e922bb3a16cdd.psmdcp" Id="R25b8d94d90eb424e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>