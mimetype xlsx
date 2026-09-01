--- v16 (2026-08-12)
+++ v17 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7f0e794f843421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a8b5d4f607014750836e922bb3a16cdd.psmdcp" Id="R25b8d94d90eb424e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e92f003ae3e483a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d9bb4df1da8b481d97e62acc1a070b95.psmdcp" Id="Rdf2b2290b7ba4af3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>