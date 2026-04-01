--- v4 (2026-03-10)
+++ v5 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38c6e1e6977d494f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/600a046fc5d241afa2e0ce932ad5d6d7.psmdcp" Id="Re26a3f390d1f4de8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ba8e972f5334402" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e96de998ff6c4b08bb5813f284c8b36a.psmdcp" Id="R949952e8549641d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>