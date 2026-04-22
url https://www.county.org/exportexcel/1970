--- v5 (2026-04-01)
+++ v6 (2026-04-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ba8e972f5334402" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e96de998ff6c4b08bb5813f284c8b36a.psmdcp" Id="R949952e8549641d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R380646138ca34fe2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2b6623122e0b4cb09e9ea92cbd8f9f97.psmdcp" Id="Rb99e70d5e09d44ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>