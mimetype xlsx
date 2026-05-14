--- v6 (2026-04-22)
+++ v7 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R380646138ca34fe2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2b6623122e0b4cb09e9ea92cbd8f9f97.psmdcp" Id="Rb99e70d5e09d44ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbb9704e062a4457" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/17a0ad5d1dd84855a1868fa8c208ddfe.psmdcp" Id="Rec4c7e65945d4b7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>