--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbb9704e062a4457" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/17a0ad5d1dd84855a1868fa8c208ddfe.psmdcp" Id="Rec4c7e65945d4b7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf621307730f644e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bbd10a7645834c8abdea343d7e07ce8e.psmdcp" Id="R0c0b16b3a7094614" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>