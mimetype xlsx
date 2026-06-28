--- v8 (2026-06-03)
+++ v9 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf621307730f644e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bbd10a7645834c8abdea343d7e07ce8e.psmdcp" Id="R0c0b16b3a7094614" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R714c3107eaf44b79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7375c63c152147ac80cd517a9a08b55f.psmdcp" Id="R17edc6293b8847e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>