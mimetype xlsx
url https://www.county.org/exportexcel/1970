--- v9 (2026-06-28)
+++ v10 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R714c3107eaf44b79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7375c63c152147ac80cd517a9a08b55f.psmdcp" Id="R17edc6293b8847e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R845b3bd8d7924f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/573363b3918f490c8e49ea82fc5d955b.psmdcp" Id="Rdf28c83a55cb423e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>