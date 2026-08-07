--- v10 (2026-07-18)
+++ v11 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R845b3bd8d7924f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/573363b3918f490c8e49ea82fc5d955b.psmdcp" Id="Rdf28c83a55cb423e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf897ee83572e49a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3634e6b9ae074f788687d931cec15dc1.psmdcp" Id="Rea2509e8047e4748" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>