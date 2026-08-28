--- v11 (2026-08-07)
+++ v12 (2026-08-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf897ee83572e49a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3634e6b9ae074f788687d931cec15dc1.psmdcp" Id="Rea2509e8047e4748" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R941af03d49104de1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d88bd6d7bf6f463a98c50892d3aed629.psmdcp" Id="R3c8599d7885b4ef7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>