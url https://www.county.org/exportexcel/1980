--- v7 (2026-03-03)
+++ v8 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cee9ab6d45a43a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4f6e25696ad541f984b0f25f48201fb8.psmdcp" Id="R7765bade3d76444a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ed1f89d00e24b74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/99c1448d176e4fe9a4b719b16cc101dd.psmdcp" Id="R29f39caf3009485b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>