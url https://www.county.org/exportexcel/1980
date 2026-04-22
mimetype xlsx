--- v8 (2026-04-01)
+++ v9 (2026-04-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ed1f89d00e24b74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/99c1448d176e4fe9a4b719b16cc101dd.psmdcp" Id="R29f39caf3009485b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra75e78dda8a5461c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a75ec6f1b9cc4fc7a948d643eb0668b5.psmdcp" Id="Rcc3531c6e8ea4326" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>