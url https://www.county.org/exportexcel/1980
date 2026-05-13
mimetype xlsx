--- v9 (2026-04-22)
+++ v10 (2026-05-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra75e78dda8a5461c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a75ec6f1b9cc4fc7a948d643eb0668b5.psmdcp" Id="Rcc3531c6e8ea4326" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc880214116064819" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a59f6558ca947afa84c4408b1d918eb.psmdcp" Id="Rf66f32f577cd4a9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>