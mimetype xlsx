--- v10 (2026-05-13)
+++ v11 (2026-06-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc880214116064819" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a59f6558ca947afa84c4408b1d918eb.psmdcp" Id="Rf66f32f577cd4a9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91cfbe4f292e4589" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8deebc16f1a4477aa85b5c12aae437c8.psmdcp" Id="R24fd9e8a867548b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>