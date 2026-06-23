--- v11 (2026-06-02)
+++ v12 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91cfbe4f292e4589" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8deebc16f1a4477aa85b5c12aae437c8.psmdcp" Id="R24fd9e8a867548b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85f777acb0d047d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9fdd444405454a48ba1c67ce06408699.psmdcp" Id="Rd1f4ad9bcff142ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>