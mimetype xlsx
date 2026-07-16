--- v12 (2026-06-23)
+++ v13 (2026-07-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85f777acb0d047d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9fdd444405454a48ba1c67ce06408699.psmdcp" Id="Rd1f4ad9bcff142ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ca1225921194b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da83d4a62d7d4e389fa6af0f7616ed6f.psmdcp" Id="Rb22fdcd05d1c4275" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>