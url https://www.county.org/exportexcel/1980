--- v13 (2026-07-16)
+++ v14 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ca1225921194b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da83d4a62d7d4e389fa6af0f7616ed6f.psmdcp" Id="Rb22fdcd05d1c4275" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ee0f7d442044c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7be60e64b84e4ee78d4b1a0be06b964d.psmdcp" Id="R4d7d5293de8340d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>