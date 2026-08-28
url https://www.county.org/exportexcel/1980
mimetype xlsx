--- v14 (2026-08-07)
+++ v15 (2026-08-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ee0f7d442044c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7be60e64b84e4ee78d4b1a0be06b964d.psmdcp" Id="R4d7d5293de8340d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re76296fbe73c482e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/689c5db968f44941a71b90159a68e12c.psmdcp" Id="Rd125d5d8217f4fe5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>