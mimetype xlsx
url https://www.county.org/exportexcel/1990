--- v6 (2026-03-22)
+++ v7 (2026-04-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64cfb684989a4fe2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ecc0932c52d646c194afdc203ef2da50.psmdcp" Id="R5d695f1873db4c9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec4f2f9f6cad4022" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/befe19da75874af1aa0a66ab2a68e648.psmdcp" Id="Rece3b3668da74ba8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>