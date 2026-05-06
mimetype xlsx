--- v7 (2026-04-15)
+++ v8 (2026-05-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec4f2f9f6cad4022" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/befe19da75874af1aa0a66ab2a68e648.psmdcp" Id="Rece3b3668da74ba8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ff6b894677246ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7ef739f988b54bbf8cf44924b416923b.psmdcp" Id="R4b5421533ad24f28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>