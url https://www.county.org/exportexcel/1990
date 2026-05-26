--- v8 (2026-05-06)
+++ v9 (2026-05-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ff6b894677246ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7ef739f988b54bbf8cf44924b416923b.psmdcp" Id="R4b5421533ad24f28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7618b72198d54720" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/22214bc686b140e1bfd6e8f77d6d5855.psmdcp" Id="R862f12097c444edd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>