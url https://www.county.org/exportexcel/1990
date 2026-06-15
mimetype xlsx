--- v9 (2026-05-26)
+++ v10 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7618b72198d54720" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/22214bc686b140e1bfd6e8f77d6d5855.psmdcp" Id="R862f12097c444edd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2d06a41f93a4104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a791ef582dd34a70855093fbbbe0f630.psmdcp" Id="R8260f1b666f64549" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>