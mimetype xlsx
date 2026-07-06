--- v10 (2026-06-15)
+++ v11 (2026-07-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2d06a41f93a4104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a791ef582dd34a70855093fbbbe0f630.psmdcp" Id="R8260f1b666f64549" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bb96b4c58f045ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1d91f9c88b9945d6ade884b9702f0aa8.psmdcp" Id="R12f14cdc23be43a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>