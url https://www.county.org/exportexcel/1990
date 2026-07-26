--- v11 (2026-07-06)
+++ v12 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bb96b4c58f045ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1d91f9c88b9945d6ade884b9702f0aa8.psmdcp" Id="R12f14cdc23be43a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82a583508e974c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/00db377d2ada4f6cb9469c1ed426ca16.psmdcp" Id="R68cc2dae493d4d9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>