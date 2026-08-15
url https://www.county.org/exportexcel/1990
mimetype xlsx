--- v12 (2026-07-26)
+++ v13 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82a583508e974c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/00db377d2ada4f6cb9469c1ed426ca16.psmdcp" Id="R68cc2dae493d4d9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bcd9c9c32a54e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/66fc288fcee4402b9c1d5185138a1ebe.psmdcp" Id="Rc49a97eb64e14c74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>