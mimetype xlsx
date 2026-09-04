--- v13 (2026-08-15)
+++ v14 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bcd9c9c32a54e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/66fc288fcee4402b9c1d5185138a1ebe.psmdcp" Id="Rc49a97eb64e14c74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91d902ca650a4f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/22557e5e425949d891b293bfd264422e.psmdcp" Id="Rdd131c3e1ffb49ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>