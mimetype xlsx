--- v9 (2026-03-22)
+++ v10 (2026-04-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5eb507c685504eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/36cd8d711af24ef6bcc02e8c41cb6ae4.psmdcp" Id="R8013daed03f648c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b38eb629d1349a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/955fddbd3bbd41d3b301eb73f2a627eb.psmdcp" Id="R5bf2540de1614dcb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>