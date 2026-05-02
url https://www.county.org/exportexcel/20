--- v10 (2026-04-11)
+++ v11 (2026-05-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b38eb629d1349a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/955fddbd3bbd41d3b301eb73f2a627eb.psmdcp" Id="R5bf2540de1614dcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c4c119042c64432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5069d915c1c841fca8518fd81e5ae610.psmdcp" Id="R898b6fa4b41e4d97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>