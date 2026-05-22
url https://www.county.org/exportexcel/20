--- v11 (2026-05-02)
+++ v12 (2026-05-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c4c119042c64432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5069d915c1c841fca8518fd81e5ae610.psmdcp" Id="R898b6fa4b41e4d97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R820cb2f52aa44771" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/48fce97b8a664132a1e5c60120c75cda.psmdcp" Id="R0f597c4d79e041ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>