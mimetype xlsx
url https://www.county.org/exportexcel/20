--- v12 (2026-05-22)
+++ v13 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R820cb2f52aa44771" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/48fce97b8a664132a1e5c60120c75cda.psmdcp" Id="R0f597c4d79e041ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0d16ca5e8b84782" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a11427f3d454ae38e18e8f5cb43bcb6.psmdcp" Id="R30f68986fce047b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>