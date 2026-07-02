--- v13 (2026-06-12)
+++ v14 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0d16ca5e8b84782" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a11427f3d454ae38e18e8f5cb43bcb6.psmdcp" Id="R30f68986fce047b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c353663dd8b4bc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21ca3e729d9848adb616d67d78498b2f.psmdcp" Id="R506b1acd593d4ae5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>