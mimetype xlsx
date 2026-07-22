--- v14 (2026-07-02)
+++ v15 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c353663dd8b4bc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21ca3e729d9848adb616d67d78498b2f.psmdcp" Id="R506b1acd593d4ae5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R227b4108cb664112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd1cd1c26c4541fb8c4a447372bb6628.psmdcp" Id="R8fa2d3bdac9e423a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>