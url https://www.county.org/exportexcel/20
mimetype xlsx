--- v15 (2026-07-22)
+++ v16 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R227b4108cb664112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd1cd1c26c4541fb8c4a447372bb6628.psmdcp" Id="R8fa2d3bdac9e423a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R329c470580454ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e0d520bd91c246b79c75e4f3a2d8feff.psmdcp" Id="R5064cf20d7e946e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>