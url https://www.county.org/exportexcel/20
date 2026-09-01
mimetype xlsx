--- v16 (2026-08-12)
+++ v17 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R329c470580454ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e0d520bd91c246b79c75e4f3a2d8feff.psmdcp" Id="R5064cf20d7e946e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R383f4c744bcf44d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2ac03a665de84585aa24a936af84705a.psmdcp" Id="Re935136f4fe94a07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>