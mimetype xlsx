--- v7 (2026-03-21)
+++ v8 (2026-04-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99a20d57f7b144d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f9c821f3bb4740b09651d8f68ea56499.psmdcp" Id="Ra9a0243e47c8448b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R126fe2956af74873" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fd38d1015e97460ba18153a97f813da5.psmdcp" Id="R735831c433164e20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>