--- v8 (2026-04-10)
+++ v9 (2026-05-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R126fe2956af74873" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fd38d1015e97460ba18153a97f813da5.psmdcp" Id="R735831c433164e20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50335c33bafc4c1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5cdea647bc7e46cc9519831ce46440d8.psmdcp" Id="R7c148beaa9944ab2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>