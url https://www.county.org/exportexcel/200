--- v9 (2026-05-02)
+++ v10 (2026-05-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50335c33bafc4c1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5cdea647bc7e46cc9519831ce46440d8.psmdcp" Id="R7c148beaa9944ab2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4faaf3698c8e4b47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/38fc95c34e86457880003af0bc46bdfa.psmdcp" Id="R0a0dd5bb9c2a426e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>