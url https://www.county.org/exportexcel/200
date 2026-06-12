--- v10 (2026-05-22)
+++ v11 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4faaf3698c8e4b47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/38fc95c34e86457880003af0bc46bdfa.psmdcp" Id="R0a0dd5bb9c2a426e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0b8530eb99546a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6336ab25563b49ec9aabd83943847efe.psmdcp" Id="R1b8e51c8deb147cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>