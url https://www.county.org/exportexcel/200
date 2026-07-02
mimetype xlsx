--- v11 (2026-06-12)
+++ v12 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0b8530eb99546a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6336ab25563b49ec9aabd83943847efe.psmdcp" Id="R1b8e51c8deb147cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7752fd1865ac435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e2513bb437e34457bf03bcee12373695.psmdcp" Id="R33d49b3eb3e54159" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>