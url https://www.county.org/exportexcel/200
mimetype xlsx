--- v12 (2026-07-02)
+++ v13 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7752fd1865ac435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e2513bb437e34457bf03bcee12373695.psmdcp" Id="R33d49b3eb3e54159" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03c948125e52472d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a167b11417444450abc3270789d0ba44.psmdcp" Id="R8e45866620024b01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>