--- v13 (2026-07-22)
+++ v14 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03c948125e52472d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a167b11417444450abc3270789d0ba44.psmdcp" Id="R8e45866620024b01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07841c4389d64428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/47470d31d3a94a3d9ce8afbea4ac780f.psmdcp" Id="R6c27c2187db14c40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>