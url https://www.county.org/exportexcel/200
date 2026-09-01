--- v14 (2026-08-12)
+++ v15 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07841c4389d64428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/47470d31d3a94a3d9ce8afbea4ac780f.psmdcp" Id="R6c27c2187db14c40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb35f2d9fff834b0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f6acf88fa9c04305a995cb3da9d9a246.psmdcp" Id="Re579ac6372244ed4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>