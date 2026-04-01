--- v6 (2026-03-06)
+++ v7 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a2f890c9bbf46a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/51e6f47482b24d1ca52d9ee0dcc042c6.psmdcp" Id="Rda89a6ba5af34212" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6ea8011dfef4e22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3256d6a4422a408fab822eba7dddb0d7.psmdcp" Id="R5050c3cde710418f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>