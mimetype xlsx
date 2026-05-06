--- v7 (2026-04-01)
+++ v8 (2026-05-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6ea8011dfef4e22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3256d6a4422a408fab822eba7dddb0d7.psmdcp" Id="R5050c3cde710418f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R587a8839c0654a05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a4cbd4b503b34211921869f749963927.psmdcp" Id="R273bc5e2450a4e5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>