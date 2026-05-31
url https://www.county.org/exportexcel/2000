--- v8 (2026-05-06)
+++ v9 (2026-05-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R587a8839c0654a05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a4cbd4b503b34211921869f749963927.psmdcp" Id="R273bc5e2450a4e5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f02689357eb4f17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/074978e9dfc64adf8174c6ce76a1aa34.psmdcp" Id="Rb9df2cf5cd2749ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>