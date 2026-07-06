--- v9 (2026-05-31)
+++ v10 (2026-07-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f02689357eb4f17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/074978e9dfc64adf8174c6ce76a1aa34.psmdcp" Id="Rb9df2cf5cd2749ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdeee635f4ba4860" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b6d78ca4ddae462ea350d6f31e1ebf07.psmdcp" Id="Rc7e2d27eabf64bbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>