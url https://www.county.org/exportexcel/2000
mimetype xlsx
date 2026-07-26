--- v10 (2026-07-06)
+++ v11 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdeee635f4ba4860" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b6d78ca4ddae462ea350d6f31e1ebf07.psmdcp" Id="Rc7e2d27eabf64bbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9c76cc0bf854b99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b6dabae4085b4071b3de19b305a59582.psmdcp" Id="Rd0b800b570d94872" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>