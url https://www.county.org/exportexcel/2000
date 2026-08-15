--- v11 (2026-07-26)
+++ v12 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9c76cc0bf854b99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b6dabae4085b4071b3de19b305a59582.psmdcp" Id="Rd0b800b570d94872" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R321a99b578f34c3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1bdbacc174ea4551b24cce9883bfdc13.psmdcp" Id="R2b620fc3dfa64ab8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>