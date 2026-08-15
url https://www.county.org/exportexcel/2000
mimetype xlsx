--- v12 (2026-08-15)
+++ v13 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R321a99b578f34c3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1bdbacc174ea4551b24cce9883bfdc13.psmdcp" Id="R2b620fc3dfa64ab8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eede2c8a8d14fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c45bc51cd4844a93bebc4efce7a9dae5.psmdcp" Id="Reef92af1138e4880" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>