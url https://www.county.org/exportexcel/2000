--- v13 (2026-08-15)
+++ v14 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eede2c8a8d14fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c45bc51cd4844a93bebc4efce7a9dae5.psmdcp" Id="Reef92af1138e4880" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc67381b7a6af4080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c70c8fb4cbe2441dba6bc8891219164e.psmdcp" Id="R377af2ea0d4641d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>