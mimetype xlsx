--- v7 (2026-03-30)
+++ v8 (2026-04-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70d2dac369ea402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2dab8fe2d507493486c0f0827e79e992.psmdcp" Id="R8386f914b2984579" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b66ff28e9b24781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b80769bbeff64a49bbc5ae28deb14212.psmdcp" Id="R55003b27b21f49be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>