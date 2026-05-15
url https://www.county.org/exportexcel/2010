--- v8 (2026-04-25)
+++ v9 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b66ff28e9b24781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b80769bbeff64a49bbc5ae28deb14212.psmdcp" Id="R55003b27b21f49be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2e66fe3b40940b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/efc40e35da89458d8baa495d688b5bca.psmdcp" Id="Rf433d7a83f7748b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>