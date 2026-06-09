--- v9 (2026-05-15)
+++ v10 (2026-06-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2e66fe3b40940b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/efc40e35da89458d8baa495d688b5bca.psmdcp" Id="Rf433d7a83f7748b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c5603a233304324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/22a4cc1acf7c4cdcbc1d4afbb05a599d.psmdcp" Id="R2932b817c1e84f2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>