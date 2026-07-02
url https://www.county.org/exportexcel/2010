--- v10 (2026-06-09)
+++ v11 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c5603a233304324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/22a4cc1acf7c4cdcbc1d4afbb05a599d.psmdcp" Id="R2932b817c1e84f2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0114f484c2b94d1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c55e468fea3e4fd782c92900c5ecaf4b.psmdcp" Id="Rd9d1e5d2feb24a31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>