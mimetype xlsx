--- v11 (2026-07-02)
+++ v12 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0114f484c2b94d1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c55e468fea3e4fd782c92900c5ecaf4b.psmdcp" Id="Rd9d1e5d2feb24a31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R004ce456c7bd4b9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/04b3d604796441efa2721ffba0c0ce38.psmdcp" Id="Rf1976978687b4677" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>