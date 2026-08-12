--- v12 (2026-07-22)
+++ v13 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R004ce456c7bd4b9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/04b3d604796441efa2721ffba0c0ce38.psmdcp" Id="Rf1976978687b4677" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc62ab5855b62404a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/35dc8568f4b345728154c562aa24e28e.psmdcp" Id="R6b82d7c548224f75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>