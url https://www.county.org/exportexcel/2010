--- v13 (2026-08-12)
+++ v14 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc62ab5855b62404a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/35dc8568f4b345728154c562aa24e28e.psmdcp" Id="R6b82d7c548224f75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5d2b272d03742fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0806c1804c054c71814e534ec98e2de9.psmdcp" Id="R6da6a1edf895438e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>