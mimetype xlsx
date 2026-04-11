--- v8 (2026-03-22)
+++ v9 (2026-04-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb04e557564a041c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9cc2d35c03474e56abb9404aea2b188e.psmdcp" Id="Rb053c485e6534bba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9b26ec436c64906" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1a05fa9a73464e758347fb94ac6c59a7.psmdcp" Id="R619988f4339d45ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>