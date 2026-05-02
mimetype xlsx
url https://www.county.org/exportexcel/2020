--- v9 (2026-04-11)
+++ v10 (2026-05-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9b26ec436c64906" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1a05fa9a73464e758347fb94ac6c59a7.psmdcp" Id="R619988f4339d45ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb214d6d2071e4677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/41ad52d4c9f0446da3cd32e5edae7bc5.psmdcp" Id="R24c613e3675548d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>