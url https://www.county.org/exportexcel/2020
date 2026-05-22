--- v10 (2026-05-02)
+++ v11 (2026-05-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb214d6d2071e4677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/41ad52d4c9f0446da3cd32e5edae7bc5.psmdcp" Id="R24c613e3675548d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra11bdc706436498f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c116cc3e83ae4b0e9953c415db4d5d07.psmdcp" Id="R7791a3c0a02d44a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>