--- v11 (2026-05-22)
+++ v12 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra11bdc706436498f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c116cc3e83ae4b0e9953c415db4d5d07.psmdcp" Id="R7791a3c0a02d44a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R691df53097b14b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bf9fb9dc96ec4e9ab014b25df6adc214.psmdcp" Id="R42e6138c76ab4565" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>