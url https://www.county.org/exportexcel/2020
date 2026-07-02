--- v12 (2026-06-12)
+++ v13 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R691df53097b14b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bf9fb9dc96ec4e9ab014b25df6adc214.psmdcp" Id="R42e6138c76ab4565" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a10cd0174cd4a76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d9aa5808870c4bc989614525691aaf20.psmdcp" Id="R38b2c6fab79c403e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>