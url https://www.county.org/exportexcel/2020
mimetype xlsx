--- v13 (2026-07-02)
+++ v14 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a10cd0174cd4a76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d9aa5808870c4bc989614525691aaf20.psmdcp" Id="R38b2c6fab79c403e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85f6e248a0654698" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/013932bd1340492f9ec5bc537363d71e.psmdcp" Id="Rfc188c03966d497c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>