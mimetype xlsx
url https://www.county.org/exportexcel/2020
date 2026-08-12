--- v14 (2026-07-22)
+++ v15 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85f6e248a0654698" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/013932bd1340492f9ec5bc537363d71e.psmdcp" Id="Rfc188c03966d497c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd3a47f657754498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b376b45b22724451b981cbfa83030bb0.psmdcp" Id="Rd6b671da00544677" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>