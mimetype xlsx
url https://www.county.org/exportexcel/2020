--- v15 (2026-08-12)
+++ v16 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd3a47f657754498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b376b45b22724451b981cbfa83030bb0.psmdcp" Id="Rd6b671da00544677" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5595e690691449a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/058750f5001f417b926c6b829fa6848d.psmdcp" Id="R74b1e8a728754103" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>