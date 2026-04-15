--- v5 (2026-03-26)
+++ v6 (2026-04-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab3a8de58dba49bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fef01e64ac8a489a95987db0b121425d.psmdcp" Id="R08759152885e4cc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra198e2d3b3134c9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ccfa8447a9bc47d4b7a8837bbf633b72.psmdcp" Id="R0e06c2dd2ddf40cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>