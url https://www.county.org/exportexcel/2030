--- v6 (2026-04-15)
+++ v7 (2026-04-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra198e2d3b3134c9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ccfa8447a9bc47d4b7a8837bbf633b72.psmdcp" Id="R0e06c2dd2ddf40cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42a7663714524257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9594592d8cf74ee79a1153854443c60c.psmdcp" Id="Rc8c38d22578b4ebf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>