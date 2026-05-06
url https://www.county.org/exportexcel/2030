--- v7 (2026-04-15)
+++ v8 (2026-05-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42a7663714524257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9594592d8cf74ee79a1153854443c60c.psmdcp" Id="Rc8c38d22578b4ebf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R264046008de143c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/087b12d5b5eb411b9d59dee1ce95f3c5.psmdcp" Id="Rf7a6479df7244e73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>