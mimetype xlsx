--- v8 (2026-05-06)
+++ v9 (2026-05-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R264046008de143c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/087b12d5b5eb411b9d59dee1ce95f3c5.psmdcp" Id="Rf7a6479df7244e73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refd29b9b4642417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/33322c2f0bc1435680c7bbfc9e3c922d.psmdcp" Id="R97a57145f7d9479c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>