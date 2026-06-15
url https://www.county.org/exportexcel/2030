--- v9 (2026-05-26)
+++ v10 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refd29b9b4642417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/33322c2f0bc1435680c7bbfc9e3c922d.psmdcp" Id="R97a57145f7d9479c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe37f403af934a30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f484df4da36b4dc9887e12fd47cd4fef.psmdcp" Id="Re5ce82346b4a4227" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>