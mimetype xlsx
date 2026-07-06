--- v10 (2026-06-15)
+++ v11 (2026-07-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe37f403af934a30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f484df4da36b4dc9887e12fd47cd4fef.psmdcp" Id="Re5ce82346b4a4227" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbe76e61346c468f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/91bf99ae8e294433a9995963acc6b6a0.psmdcp" Id="R4f54c8a6f2774583" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>