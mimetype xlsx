--- v11 (2026-07-06)
+++ v12 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbe76e61346c468f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/91bf99ae8e294433a9995963acc6b6a0.psmdcp" Id="R4f54c8a6f2774583" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ef3e66f34fb4dbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/69b5930e6bbc47a18b1ac9ec81b9dc9f.psmdcp" Id="Rac1b411d5f7d4287" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>