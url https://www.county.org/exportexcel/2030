--- v12 (2026-07-26)
+++ v13 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ef3e66f34fb4dbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/69b5930e6bbc47a18b1ac9ec81b9dc9f.psmdcp" Id="Rac1b411d5f7d4287" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5902a9be5b64459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/791fa643f8554b2ea9945b470f96da37.psmdcp" Id="R434019aa71f54da1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>