--- v13 (2026-08-15)
+++ v14 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5902a9be5b64459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/791fa643f8554b2ea9945b470f96da37.psmdcp" Id="R434019aa71f54da1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62d13f073f3b40e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef355087fffe4e3ea23f27a7069680cb.psmdcp" Id="Rfe7fecb3553447c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>