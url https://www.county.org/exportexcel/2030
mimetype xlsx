--- v14 (2026-08-15)
+++ v15 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62d13f073f3b40e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef355087fffe4e3ea23f27a7069680cb.psmdcp" Id="Rfe7fecb3553447c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fc929bdd39349ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/669bf8044d624df2b45a6ca317caec29.psmdcp" Id="Rb76066e86f854e4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>