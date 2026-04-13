--- v8 (2026-03-23)
+++ v9 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0f509e5d3a4408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/55c4ef3b96814c22b8f94c658bebbba6.psmdcp" Id="R36af37b46bca4c42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c716450d2ba4398" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4d9f373641a14b428ebcc09b16a9dd6f.psmdcp" Id="Rb71b2eb8c2d143ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>