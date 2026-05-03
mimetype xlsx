--- v9 (2026-04-13)
+++ v10 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c716450d2ba4398" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4d9f373641a14b428ebcc09b16a9dd6f.psmdcp" Id="Rb71b2eb8c2d143ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87b802027139454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e98943f9a6964a348aeca8ec15921ac1.psmdcp" Id="Ra5723f2e2f2a47e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>