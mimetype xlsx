--- v10 (2026-05-03)
+++ v11 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87b802027139454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e98943f9a6964a348aeca8ec15921ac1.psmdcp" Id="Ra5723f2e2f2a47e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7947a0c34df4484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b044196fbe8d477a83fc111f1b5ab560.psmdcp" Id="R0005f7ed5bb44333" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>