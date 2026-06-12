--- v11 (2026-05-23)
+++ v12 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7947a0c34df4484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b044196fbe8d477a83fc111f1b5ab560.psmdcp" Id="R0005f7ed5bb44333" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4fd0ceeec524206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5fbba5746cee4f978e6c8e5d6ed4af8a.psmdcp" Id="R26fe621bf19d449f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>