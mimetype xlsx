--- v12 (2026-06-12)
+++ v13 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4fd0ceeec524206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5fbba5746cee4f978e6c8e5d6ed4af8a.psmdcp" Id="R26fe621bf19d449f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71367f99306841ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e041812539b343eaafc95d81dfe7d7b9.psmdcp" Id="Re14c24cd243845d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>