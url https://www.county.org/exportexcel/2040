--- v13 (2026-07-03)
+++ v14 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71367f99306841ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e041812539b343eaafc95d81dfe7d7b9.psmdcp" Id="Re14c24cd243845d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R685749f588da4bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1366f4ac0c9d4e99ad6eb17638577eb5.psmdcp" Id="Rd27cdd7648cf417c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>