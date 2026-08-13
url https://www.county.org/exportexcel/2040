--- v14 (2026-07-23)
+++ v15 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R685749f588da4bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1366f4ac0c9d4e99ad6eb17638577eb5.psmdcp" Id="Rd27cdd7648cf417c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R214c3164579e4810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0e82c1d618b242ddae574a0ac224fb06.psmdcp" Id="R9b0740c475ec49a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>