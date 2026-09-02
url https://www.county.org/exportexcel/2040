--- v15 (2026-08-13)
+++ v16 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R214c3164579e4810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0e82c1d618b242ddae574a0ac224fb06.psmdcp" Id="R9b0740c475ec49a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14978c820e7540e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8721403e0dd9440b8add112c5e225044.psmdcp" Id="R6b013c9a2b0644da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>