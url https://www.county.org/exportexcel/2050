--- v8 (2026-03-22)
+++ v9 (2026-04-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4455b9885afd494d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/79e6bf2c2867447181659a6d2ab7f621.psmdcp" Id="R11a939c910e04724" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46891ce5cf22488b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/73cab1d171f44cb9b8bb34179ebce6fe.psmdcp" Id="R58eb51ff3371476d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>