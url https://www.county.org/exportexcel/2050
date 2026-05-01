--- v9 (2026-04-11)
+++ v10 (2026-05-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46891ce5cf22488b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/73cab1d171f44cb9b8bb34179ebce6fe.psmdcp" Id="R58eb51ff3371476d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb827d041c2e46d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1b9295e24aa54ff8bc91bd77d6b8ef9c.psmdcp" Id="R515e411caf874831" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>