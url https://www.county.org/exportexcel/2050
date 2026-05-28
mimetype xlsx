--- v10 (2026-05-01)
+++ v11 (2026-05-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb827d041c2e46d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1b9295e24aa54ff8bc91bd77d6b8ef9c.psmdcp" Id="R515e411caf874831" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R727c84d2c4f14148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2be132d42e73485db3bc4ac4efbd4528.psmdcp" Id="Ra7e62ca629384560" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>