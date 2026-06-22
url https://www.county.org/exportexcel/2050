--- v11 (2026-05-28)
+++ v12 (2026-06-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R727c84d2c4f14148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2be132d42e73485db3bc4ac4efbd4528.psmdcp" Id="Ra7e62ca629384560" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17f8c796510b45c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0933dd24ff5d4d5388e8516a41edbddd.psmdcp" Id="R311db7e1169e483d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>