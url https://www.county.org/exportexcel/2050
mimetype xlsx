--- v12 (2026-06-22)
+++ v13 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17f8c796510b45c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0933dd24ff5d4d5388e8516a41edbddd.psmdcp" Id="R311db7e1169e483d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77d2620cd3df4f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8ec45ff4237941ea90cdcbdce4d11f2e.psmdcp" Id="R456032d8a2044879" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>