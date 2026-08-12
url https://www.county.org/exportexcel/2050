--- v13 (2026-07-22)
+++ v14 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77d2620cd3df4f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8ec45ff4237941ea90cdcbdce4d11f2e.psmdcp" Id="R456032d8a2044879" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re635b201ff744c64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b6cf50dc09b64cef9abe74b145f573cb.psmdcp" Id="R542bb1a0e6c94573" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>