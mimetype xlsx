--- v14 (2026-08-12)
+++ v15 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re635b201ff744c64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b6cf50dc09b64cef9abe74b145f573cb.psmdcp" Id="R542bb1a0e6c94573" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6dde38bdec7494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e87c080aee294324920192fc63fbcc43.psmdcp" Id="Rf7b7c0accefc496b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>