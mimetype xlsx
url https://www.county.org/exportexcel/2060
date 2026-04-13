--- v8 (2026-03-23)
+++ v9 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20ef792ad2a042ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4f0ffb570d244feb993a0b9318eb632d.psmdcp" Id="Rfb6977d3889d4a78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf0cf8b360be4753" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/563b08b76b0a463eb915b07c83065956.psmdcp" Id="Ra3cb8943367d4d4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>