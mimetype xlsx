--- v9 (2026-04-13)
+++ v10 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf0cf8b360be4753" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/563b08b76b0a463eb915b07c83065956.psmdcp" Id="Ra3cb8943367d4d4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R616207b28afb4ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3219a6094497419195605915060f91f2.psmdcp" Id="R794eb0ccf6a14143" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>