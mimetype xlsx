--- v10 (2026-04-13)
+++ v11 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R616207b28afb4ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3219a6094497419195605915060f91f2.psmdcp" Id="R794eb0ccf6a14143" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb6c8ace50b04535" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/db87431d3bee4c9abb9ebf5f82cd5589.psmdcp" Id="R27689f08b550491d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>