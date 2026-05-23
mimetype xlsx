--- v11 (2026-05-03)
+++ v12 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb6c8ace50b04535" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/db87431d3bee4c9abb9ebf5f82cd5589.psmdcp" Id="R27689f08b550491d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebb84f5a2bb646b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e48350fdc5fa4d27b86c4162161aff24.psmdcp" Id="Rca3d1b17fe8441e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>