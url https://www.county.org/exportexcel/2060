--- v12 (2026-05-23)
+++ v13 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebb84f5a2bb646b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e48350fdc5fa4d27b86c4162161aff24.psmdcp" Id="Rca3d1b17fe8441e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e3e14f906954728" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/827e5a44318b4e3085cef2a8dccc606d.psmdcp" Id="R9fc4a6bf380045f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>