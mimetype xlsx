--- v13 (2026-06-12)
+++ v14 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e3e14f906954728" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/827e5a44318b4e3085cef2a8dccc606d.psmdcp" Id="R9fc4a6bf380045f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9761c6c03a5f4f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7cbcae3f91e8463b8c1a9daf2ea0d36a.psmdcp" Id="R8a0823f8408c4731" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>