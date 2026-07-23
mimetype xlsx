--- v14 (2026-07-03)
+++ v15 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9761c6c03a5f4f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7cbcae3f91e8463b8c1a9daf2ea0d36a.psmdcp" Id="R8a0823f8408c4731" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfec5191c96bf4330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7e963404ab35427a9a2b701dfb818231.psmdcp" Id="R233c9677a2a24056" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>