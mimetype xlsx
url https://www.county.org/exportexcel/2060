--- v15 (2026-07-23)
+++ v16 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfec5191c96bf4330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7e963404ab35427a9a2b701dfb818231.psmdcp" Id="R233c9677a2a24056" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2d9647830514327" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/db202472878f4b008865c02e2c7dba28.psmdcp" Id="Rc8a9dd7609c7468e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>