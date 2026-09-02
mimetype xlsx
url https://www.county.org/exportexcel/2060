--- v16 (2026-08-13)
+++ v17 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2d9647830514327" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/db202472878f4b008865c02e2c7dba28.psmdcp" Id="Rc8a9dd7609c7468e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea8b8b5e0d114cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/490aaf23877747b193735de4d580b18e.psmdcp" Id="Rca0e0838f5904d36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>