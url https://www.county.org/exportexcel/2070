--- v8 (2026-03-23)
+++ v9 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6507794e95be4d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9cc02d971a914661938db93f04de8277.psmdcp" Id="Rc7bb4db9e1e34b78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra759eb2162fd4046" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c26ec49a2fb343b5bcd21155ca05aadd.psmdcp" Id="Rd0bb5dfeb94f4e6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>