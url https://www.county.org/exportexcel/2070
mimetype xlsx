--- v9 (2026-04-13)
+++ v10 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra759eb2162fd4046" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c26ec49a2fb343b5bcd21155ca05aadd.psmdcp" Id="Rd0bb5dfeb94f4e6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf5f914778b94578" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0344461e92494c6fb706bbd9497481bf.psmdcp" Id="Rbf418f8702bb4efd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>