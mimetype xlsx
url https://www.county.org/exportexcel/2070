--- v10 (2026-04-13)
+++ v11 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf5f914778b94578" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0344461e92494c6fb706bbd9497481bf.psmdcp" Id="Rbf418f8702bb4efd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R211e0d31476f4aa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a700425ac4d4c86b1aa25649f59b10a.psmdcp" Id="Rd76bd8b443c8463e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>