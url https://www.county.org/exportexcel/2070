--- v11 (2026-05-03)
+++ v12 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R211e0d31476f4aa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a700425ac4d4c86b1aa25649f59b10a.psmdcp" Id="Rd76bd8b443c8463e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57a7966b15c34cce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7cb7f2c5b9ee4e98a3ec2273aa993d66.psmdcp" Id="Rfc967917f3a742dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>