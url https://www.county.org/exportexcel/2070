--- v12 (2026-05-23)
+++ v13 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57a7966b15c34cce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7cb7f2c5b9ee4e98a3ec2273aa993d66.psmdcp" Id="Rfc967917f3a742dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c54cf5ab7c24e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/402ad01df754463fa63a651e872c13c5.psmdcp" Id="R46a0e18421ce420d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>