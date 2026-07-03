--- v13 (2026-06-12)
+++ v14 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c54cf5ab7c24e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/402ad01df754463fa63a651e872c13c5.psmdcp" Id="R46a0e18421ce420d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51b5225f9c5b41b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1cb22bf4700d40df8a13b52666da23fc.psmdcp" Id="Rd15382d141c14fae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>