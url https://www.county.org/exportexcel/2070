--- v14 (2026-07-03)
+++ v15 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51b5225f9c5b41b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1cb22bf4700d40df8a13b52666da23fc.psmdcp" Id="Rd15382d141c14fae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1584ab515b224888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aad068aeda8f44f88728955d491ae915.psmdcp" Id="Rcf0fd5d462404c57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>