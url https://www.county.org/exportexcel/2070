--- v15 (2026-07-23)
+++ v16 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1584ab515b224888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aad068aeda8f44f88728955d491ae915.psmdcp" Id="Rcf0fd5d462404c57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc84b8c39d1a44ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/797258c26fcf4f069bb8843828412c5b.psmdcp" Id="R888f001603a744e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>