--- v16 (2026-08-13)
+++ v17 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc84b8c39d1a44ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/797258c26fcf4f069bb8843828412c5b.psmdcp" Id="R888f001603a744e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcc70d4ab3814c08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5cb73e507c2849a49795eb8295ff9910.psmdcp" Id="Rdc162a69cc4945b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>