--- v7 (2026-03-30)
+++ v8 (2026-04-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25afc23681d44d45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9c85ed4415c942a0aabc2d38a657fbbb.psmdcp" Id="R99073827a02e43c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28aba33d85054cbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6e7a1310a7c346dab228027f8fd7c55d.psmdcp" Id="R93d1bbad86f4474b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>