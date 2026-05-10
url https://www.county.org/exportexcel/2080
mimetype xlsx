--- v8 (2026-04-19)
+++ v9 (2026-05-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28aba33d85054cbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6e7a1310a7c346dab228027f8fd7c55d.psmdcp" Id="R93d1bbad86f4474b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b733866cdca48f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/80a51c84301f4c7bbaf28ba2841454f0.psmdcp" Id="R56f8be555c834049" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>