--- v9 (2026-05-10)
+++ v10 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b733866cdca48f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/80a51c84301f4c7bbaf28ba2841454f0.psmdcp" Id="R56f8be555c834049" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R465f46fbd0714ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ebb30499eed4828b60d60106b2c3c67.psmdcp" Id="R4563ba2d05214ed5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>