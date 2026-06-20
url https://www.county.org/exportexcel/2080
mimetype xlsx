--- v10 (2026-05-30)
+++ v11 (2026-06-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R465f46fbd0714ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ebb30499eed4828b60d60106b2c3c67.psmdcp" Id="R4563ba2d05214ed5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R696826e3b3724e6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e7c0be313944476ab0589883e739540d.psmdcp" Id="Rf127248afaf14e77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>