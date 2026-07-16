--- v11 (2026-06-20)
+++ v12 (2026-07-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R696826e3b3724e6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e7c0be313944476ab0589883e739540d.psmdcp" Id="Rf127248afaf14e77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb63eef0bc6c4a04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cf4f8d177b244ecdbdb96148d56b3aa8.psmdcp" Id="R72939367b2b34a5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>