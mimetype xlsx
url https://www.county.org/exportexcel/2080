--- v12 (2026-07-16)
+++ v13 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb63eef0bc6c4a04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cf4f8d177b244ecdbdb96148d56b3aa8.psmdcp" Id="R72939367b2b34a5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3cea5c84c43436c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d7ef1b091adf44a48e2f07ddafdec3d0.psmdcp" Id="R90474b1fb6ae407b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>