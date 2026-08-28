--- v13 (2026-08-07)
+++ v14 (2026-08-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3cea5c84c43436c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d7ef1b091adf44a48e2f07ddafdec3d0.psmdcp" Id="R90474b1fb6ae407b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd4d5c687ef64c3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7ab9f24c63f640dda02b34bfd6172420.psmdcp" Id="Ra9aac447473648af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>