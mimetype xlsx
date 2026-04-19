--- v7 (2026-03-28)
+++ v8 (2026-04-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4704a124c93d41ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/371b0c5064ad4367841da97062874c98.psmdcp" Id="R7d5a8dd2f93b4af6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re80e7a63ab70430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07378f8aa88b42c195a03d9c0b8d538e.psmdcp" Id="R1a14a65eb5c242fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>