--- v8 (2026-04-19)
+++ v9 (2026-05-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re80e7a63ab70430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07378f8aa88b42c195a03d9c0b8d538e.psmdcp" Id="R1a14a65eb5c242fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7613f06001b4cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/30d85e8de3914dc29e66e3633c2020b8.psmdcp" Id="R7a367dbc2b86475b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>