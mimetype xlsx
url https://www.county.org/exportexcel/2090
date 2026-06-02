--- v9 (2026-05-13)
+++ v10 (2026-06-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7613f06001b4cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/30d85e8de3914dc29e66e3633c2020b8.psmdcp" Id="R7a367dbc2b86475b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fe42d742ec947f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/187acf654d59440a943154d04b40fe73.psmdcp" Id="R044a66235c5b4c11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>