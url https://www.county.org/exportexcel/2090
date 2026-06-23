--- v10 (2026-06-02)
+++ v11 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fe42d742ec947f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/187acf654d59440a943154d04b40fe73.psmdcp" Id="R044a66235c5b4c11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa7e05d675f84484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9560586c07f34a5fb1a1f2e32366b06a.psmdcp" Id="R824efccf29574492" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>