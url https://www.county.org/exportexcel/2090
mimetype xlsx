--- v11 (2026-06-23)
+++ v12 (2026-07-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa7e05d675f84484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9560586c07f34a5fb1a1f2e32366b06a.psmdcp" Id="R824efccf29574492" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cfa432e54154834" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/317106b7804c451eb6790130eca2e6ac.psmdcp" Id="R36f11402c2904d45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>