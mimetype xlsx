--- v12 (2026-07-16)
+++ v13 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cfa432e54154834" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/317106b7804c451eb6790130eca2e6ac.psmdcp" Id="R36f11402c2904d45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92e6fac3734949d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/015e059c648049c7a7347b81fda9aeb6.psmdcp" Id="Rf9f072a0c4dc4be8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>