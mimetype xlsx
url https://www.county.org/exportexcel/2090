--- v13 (2026-08-07)
+++ v14 (2026-08-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92e6fac3734949d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/015e059c648049c7a7347b81fda9aeb6.psmdcp" Id="Rf9f072a0c4dc4be8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ccc923d94384645" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fe4237b588584183aeee8a38975b2ba5.psmdcp" Id="Rf331ad88e63a4088" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>