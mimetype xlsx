--- v7 (2026-03-21)
+++ v8 (2026-04-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4b3f927232047bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/85307f812bf846dca4234c8df1b19ae3.psmdcp" Id="R9c1a2d8074a840c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe0127ee8d38445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/64d78917e8f34975ab8e32a942f4f865.psmdcp" Id="R9dd1d3e5f2474a82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>