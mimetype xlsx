--- v8 (2026-04-11)
+++ v9 (2026-05-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe0127ee8d38445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/64d78917e8f34975ab8e32a942f4f865.psmdcp" Id="R9dd1d3e5f2474a82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91f7308a88054d65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9059da5659a74f10b4072d2a03663b3b.psmdcp" Id="R7f49c7cff5c84694" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>