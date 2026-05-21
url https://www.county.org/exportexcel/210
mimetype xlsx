--- v9 (2026-05-01)
+++ v10 (2026-05-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91f7308a88054d65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9059da5659a74f10b4072d2a03663b3b.psmdcp" Id="R7f49c7cff5c84694" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ff7b6c6919f4acc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6e9b8485efcb4c80925f2cf6b8112d0d.psmdcp" Id="Rc5193bdbc8084981" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>