--- v10 (2026-05-21)
+++ v11 (2026-06-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ff7b6c6919f4acc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6e9b8485efcb4c80925f2cf6b8112d0d.psmdcp" Id="Rc5193bdbc8084981" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a8d9fe1e95440dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b263d5ee61df4e0d89e75a4b7c2a2f97.psmdcp" Id="Rabdc968840db4362" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>