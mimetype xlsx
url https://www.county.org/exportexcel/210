--- v11 (2026-06-10)
+++ v12 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a8d9fe1e95440dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b263d5ee61df4e0d89e75a4b7c2a2f97.psmdcp" Id="Rabdc968840db4362" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf70ce5db0104d7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7f280e0f3a09435f8a1ad0d83f08b769.psmdcp" Id="R44ae0d4e342f4221" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>