--- v12 (2026-07-02)
+++ v13 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf70ce5db0104d7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7f280e0f3a09435f8a1ad0d83f08b769.psmdcp" Id="R44ae0d4e342f4221" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51c7a89966ea4c8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c386262d75ac4eaf9a4feafaa42fde10.psmdcp" Id="R118f752f49604876" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>