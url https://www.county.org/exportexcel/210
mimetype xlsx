--- v13 (2026-07-22)
+++ v14 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51c7a89966ea4c8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c386262d75ac4eaf9a4feafaa42fde10.psmdcp" Id="R118f752f49604876" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re79ea28b0942433c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c20cc893b67d4d0e8f762c6f7afe6567.psmdcp" Id="R70b5cda3ab6b4802" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>