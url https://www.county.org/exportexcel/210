--- v14 (2026-08-12)
+++ v15 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re79ea28b0942433c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c20cc893b67d4d0e8f762c6f7afe6567.psmdcp" Id="R70b5cda3ab6b4802" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ec46b3ec37743c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d5121093b7a5408f938fe688e51c3079.psmdcp" Id="R13adcc3a401148f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>