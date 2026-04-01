--- v4 (2026-03-06)
+++ v5 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R390874aa154c4867" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/68221ef9a2a84fd1b981d6f23b5ea8da.psmdcp" Id="R79fd561252bf4a76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc926ab3e7f00474e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/81d6ffa768874a8497c289d1c6db14a4.psmdcp" Id="R99c0a6c89f9b4cd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>