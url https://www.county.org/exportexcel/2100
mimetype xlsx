--- v5 (2026-04-01)
+++ v6 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc926ab3e7f00474e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/81d6ffa768874a8497c289d1c6db14a4.psmdcp" Id="R99c0a6c89f9b4cd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc92b4afd18fc410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1a370041acac480d98910d2235cf7bad.psmdcp" Id="R97952c06e8324598" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>