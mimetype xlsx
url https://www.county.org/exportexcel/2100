--- v6 (2026-04-01)
+++ v7 (2026-04-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc92b4afd18fc410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1a370041acac480d98910d2235cf7bad.psmdcp" Id="R97952c06e8324598" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7e6cdd9bb664aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c45dd2852b034306b0b8b6944c3d72cf.psmdcp" Id="R23ffe25831494e90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>