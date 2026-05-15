--- v7 (2026-04-25)
+++ v8 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7e6cdd9bb664aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c45dd2852b034306b0b8b6944c3d72cf.psmdcp" Id="R23ffe25831494e90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79f8a918291e4dba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7a67d1d45627479f972a86867302c2dd.psmdcp" Id="Rfee06073aa2f4f1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>