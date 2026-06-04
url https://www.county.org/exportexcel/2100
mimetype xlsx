--- v8 (2026-05-15)
+++ v9 (2026-06-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79f8a918291e4dba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7a67d1d45627479f972a86867302c2dd.psmdcp" Id="Rfee06073aa2f4f1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6364d08391074d80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/acbc50d49145471c8d28e442d8ce8513.psmdcp" Id="Rb9f61b32b06f46bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>