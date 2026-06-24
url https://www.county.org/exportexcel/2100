--- v9 (2026-06-04)
+++ v10 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6364d08391074d80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/acbc50d49145471c8d28e442d8ce8513.psmdcp" Id="Rb9f61b32b06f46bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d2d05c3844d4a4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f28ec51be21844a99f701c75b4fe0d5f.psmdcp" Id="Rbdc0790ddfe5420d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>