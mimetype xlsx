--- v10 (2026-06-24)
+++ v11 (2026-07-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d2d05c3844d4a4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f28ec51be21844a99f701c75b4fe0d5f.psmdcp" Id="Rbdc0790ddfe5420d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34061ea0ac1a428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c09468caf7584e939f5265785bd5977d.psmdcp" Id="R439a875064a84181" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>