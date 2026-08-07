--- v11 (2026-07-16)
+++ v12 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34061ea0ac1a428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c09468caf7584e939f5265785bd5977d.psmdcp" Id="R439a875064a84181" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c53a1bb09344694" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a5f93b96f341466991fc11f3626f7c60.psmdcp" Id="Rd978c6608a0c41b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>