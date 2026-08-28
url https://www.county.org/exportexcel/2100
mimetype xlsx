--- v12 (2026-08-07)
+++ v13 (2026-08-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c53a1bb09344694" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a5f93b96f341466991fc11f3626f7c60.psmdcp" Id="Rd978c6608a0c41b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2c86554ee524fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2783fef8f21b43f9a268c6b586f7e8bb.psmdcp" Id="R7a877f4c5c4a4d80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>