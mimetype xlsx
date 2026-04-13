--- v7 (2026-03-24)
+++ v8 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6244fbee6424cfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/28bb7e9763e3423baae81ad695c64a72.psmdcp" Id="Rd7b001f246ac4d2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2f3f8308dd84a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e337647315e462ea5d07dfb18ec1502.psmdcp" Id="R49cefd5789464a5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>