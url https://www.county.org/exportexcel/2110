--- v8 (2026-04-13)
+++ v9 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2f3f8308dd84a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e337647315e462ea5d07dfb18ec1502.psmdcp" Id="R49cefd5789464a5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R583bc35b19e6411f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd99bd19d9894af1a2f8e1adb7996a84.psmdcp" Id="R950975860beb427b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>