--- v9 (2026-05-03)
+++ v10 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R583bc35b19e6411f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd99bd19d9894af1a2f8e1adb7996a84.psmdcp" Id="R950975860beb427b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c3a56950f684c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2ea99fbdc4474bae91d19ed3e3f5214b.psmdcp" Id="Rc93608071cc14954" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>