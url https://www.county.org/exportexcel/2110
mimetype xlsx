--- v10 (2026-05-23)
+++ v11 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c3a56950f684c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2ea99fbdc4474bae91d19ed3e3f5214b.psmdcp" Id="Rc93608071cc14954" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84292ce32f314943" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/afe1b38753524175b723109fad4fcd1c.psmdcp" Id="R174d8e9074464ca4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>