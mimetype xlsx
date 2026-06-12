--- v11 (2026-06-12)
+++ v12 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84292ce32f314943" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/afe1b38753524175b723109fad4fcd1c.psmdcp" Id="R174d8e9074464ca4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6c0deebd7634e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7e668eab01043d0a27a659b800aade0.psmdcp" Id="R96acdfca007147ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>