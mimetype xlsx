--- v12 (2026-06-12)
+++ v13 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6c0deebd7634e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7e668eab01043d0a27a659b800aade0.psmdcp" Id="R96acdfca007147ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re426438602634386" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c6d8327f9fe54865b6a512df8e09f354.psmdcp" Id="R478192f3cb51478f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>