--- v13 (2026-07-03)
+++ v14 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re426438602634386" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c6d8327f9fe54865b6a512df8e09f354.psmdcp" Id="R478192f3cb51478f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e9ebc5670824770" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e40a4b4e0d704a779fcf615f5cbe6a39.psmdcp" Id="R6b4e03273a0b468a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>