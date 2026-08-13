--- v14 (2026-07-23)
+++ v15 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e9ebc5670824770" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e40a4b4e0d704a779fcf615f5cbe6a39.psmdcp" Id="R6b4e03273a0b468a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f601781b4c347b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/076f0aa7f131482fbae84e99572e5beb.psmdcp" Id="Rdbb3a72a93a74268" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>