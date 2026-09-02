--- v15 (2026-08-13)
+++ v16 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f601781b4c347b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/076f0aa7f131482fbae84e99572e5beb.psmdcp" Id="Rdbb3a72a93a74268" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70428551e78846df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/271feddd9dc44f1ba5faef650308795f.psmdcp" Id="Re13ed348039d4a02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>