--- v4 (2026-03-12)
+++ v5 (2026-04-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f5bb201bc914044" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f46957bab5a14da0973040f9e6c85713.psmdcp" Id="R76755358e6e54b12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f506d496a564021" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/764308493dea44578c08aff41be27286.psmdcp" Id="R1628578687ea4352" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>