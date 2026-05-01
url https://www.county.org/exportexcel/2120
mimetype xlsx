--- v5 (2026-04-02)
+++ v6 (2026-05-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f506d496a564021" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/764308493dea44578c08aff41be27286.psmdcp" Id="R1628578687ea4352" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff960f2ab8d54a55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d2305e4adfd74113a5f99ef6fb29c9e6.psmdcp" Id="R374bf2b6ab3646f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>