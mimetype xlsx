--- v6 (2026-05-01)
+++ v7 (2026-05-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff960f2ab8d54a55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d2305e4adfd74113a5f99ef6fb29c9e6.psmdcp" Id="R374bf2b6ab3646f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R775b0c39743d46ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/33f915a035004ff39fec9b70631f2126.psmdcp" Id="R76b778c0ed2246a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>