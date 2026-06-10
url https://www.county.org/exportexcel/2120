--- v7 (2026-05-21)
+++ v8 (2026-06-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R775b0c39743d46ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/33f915a035004ff39fec9b70631f2126.psmdcp" Id="R76b778c0ed2246a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafc2746d45ef438f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/45568fcb708448c48cb09d21a197bc35.psmdcp" Id="Rc92f57a59e0e4e82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>