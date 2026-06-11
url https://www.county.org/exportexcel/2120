--- v8 (2026-06-10)
+++ v9 (2026-06-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafc2746d45ef438f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/45568fcb708448c48cb09d21a197bc35.psmdcp" Id="Rc92f57a59e0e4e82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d9ae35b10e340a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8d46362045db449eac54b0b06e0f4980.psmdcp" Id="R576ef41ae7894e27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>