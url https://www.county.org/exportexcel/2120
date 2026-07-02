--- v9 (2026-06-11)
+++ v10 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d9ae35b10e340a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8d46362045db449eac54b0b06e0f4980.psmdcp" Id="R576ef41ae7894e27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2c434b4223e4dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2d5013efc8e645ca9dd04c7f242ab234.psmdcp" Id="Rb572b283bc2045ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>