--- v10 (2026-07-02)
+++ v11 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2c434b4223e4dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2d5013efc8e645ca9dd04c7f242ab234.psmdcp" Id="Rb572b283bc2045ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc07a083c4e84d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/22a46fc24e0f4b0c8dc0752da481c448.psmdcp" Id="Rb53adae5ff5f498e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>