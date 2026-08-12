--- v11 (2026-07-22)
+++ v12 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc07a083c4e84d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/22a46fc24e0f4b0c8dc0752da481c448.psmdcp" Id="Rb53adae5ff5f498e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11d8aacb8d244986" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b906c768872a4c4ba1c5b9ac943c81fa.psmdcp" Id="R3f9fa3c20c8847ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>