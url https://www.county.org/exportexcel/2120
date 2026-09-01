--- v12 (2026-08-12)
+++ v13 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11d8aacb8d244986" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b906c768872a4c4ba1c5b9ac943c81fa.psmdcp" Id="R3f9fa3c20c8847ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b0a8268651949bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1a7ae9481fc14065af1c9aa3807e1825.psmdcp" Id="R0112bd2a950a4925" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>