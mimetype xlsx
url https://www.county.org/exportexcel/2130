--- v7 (2026-03-23)
+++ v8 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red88db71af8e4e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4c707ba9695d4e98bfcc08f488f0ec93.psmdcp" Id="R9e2d6c3b46174aa1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf305d257b80a4879" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7459cd17330349e8a5d0ffc346dd583a.psmdcp" Id="Redfcd94c548c4bfd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>