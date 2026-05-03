--- v8 (2026-04-13)
+++ v9 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf305d257b80a4879" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7459cd17330349e8a5d0ffc346dd583a.psmdcp" Id="Redfcd94c548c4bfd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0b41de87b824b7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d17be65915dc401797f6200fa8a2d383.psmdcp" Id="R8d754a23455845be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>