--- v9 (2026-05-03)
+++ v10 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0b41de87b824b7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d17be65915dc401797f6200fa8a2d383.psmdcp" Id="R8d754a23455845be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R871912b040e1433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6cac737616f54335a63c3d1f73d37e78.psmdcp" Id="R3d3796d68f384e8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>