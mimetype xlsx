--- v10 (2026-05-23)
+++ v11 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R871912b040e1433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6cac737616f54335a63c3d1f73d37e78.psmdcp" Id="R3d3796d68f384e8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51dfca7f6c514f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/212603f80ebc450282a504995307abde.psmdcp" Id="R6885e8945d66468f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>