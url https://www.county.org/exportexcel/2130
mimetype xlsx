--- v11 (2026-06-12)
+++ v12 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51dfca7f6c514f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/212603f80ebc450282a504995307abde.psmdcp" Id="R6885e8945d66468f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R969032f8df034609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b1a4e27885646f7b01d96de3d475cba.psmdcp" Id="R2a486cb7eb8d4357" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>