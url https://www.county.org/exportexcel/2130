--- v12 (2026-07-03)
+++ v13 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R969032f8df034609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b1a4e27885646f7b01d96de3d475cba.psmdcp" Id="R2a486cb7eb8d4357" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81a2baa1a1784d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dbc8b9f4e0d540ad8117547d2eed6d7a.psmdcp" Id="R17aaaab8ff54428a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>