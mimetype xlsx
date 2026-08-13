--- v13 (2026-07-23)
+++ v14 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81a2baa1a1784d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dbc8b9f4e0d540ad8117547d2eed6d7a.psmdcp" Id="R17aaaab8ff54428a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa7e602af6e340dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/50c9c4891d274dd2ac0d39739791a4a5.psmdcp" Id="R69f4a715fa0440db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>