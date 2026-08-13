--- v14 (2026-08-13)
+++ v15 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa7e602af6e340dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/50c9c4891d274dd2ac0d39739791a4a5.psmdcp" Id="R69f4a715fa0440db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeb8b27dae784a0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/68ce0af78c144385af9852183af41a6a.psmdcp" Id="R6030904673a44879" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>