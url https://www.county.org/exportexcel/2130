--- v15 (2026-08-13)
+++ v16 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeb8b27dae784a0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/68ce0af78c144385af9852183af41a6a.psmdcp" Id="R6030904673a44879" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dc60bc476a24d5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb1cbd1c37e0435ea95e09bf3ca91de7.psmdcp" Id="Ra74c9e43212c4991" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>