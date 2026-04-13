--- v7 (2026-03-23)
+++ v8 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R720f757e54024ebe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a7f6337550d349e2a265e2c16796c616.psmdcp" Id="R080f2ef425cd4a49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ae88f3d16f74253" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/78dcd6398dc04686a1416333c5099ef7.psmdcp" Id="R5b36f4d11f914ea4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>