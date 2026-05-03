--- v8 (2026-04-13)
+++ v9 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ae88f3d16f74253" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/78dcd6398dc04686a1416333c5099ef7.psmdcp" Id="R5b36f4d11f914ea4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6834834a0e56442b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/286af3107686467b80c3054618933453.psmdcp" Id="R2f6d1f229926437a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>