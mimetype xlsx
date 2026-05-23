--- v9 (2026-05-03)
+++ v10 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6834834a0e56442b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/286af3107686467b80c3054618933453.psmdcp" Id="R2f6d1f229926437a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8e3f2b9a90949ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb6c2cf8da2248398f43afd1a88c2d53.psmdcp" Id="Re37516857ad642e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>