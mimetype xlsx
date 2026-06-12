--- v10 (2026-05-23)
+++ v11 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8e3f2b9a90949ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb6c2cf8da2248398f43afd1a88c2d53.psmdcp" Id="Re37516857ad642e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b93ace31d2544c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/645ed55d41764fa1b856c535759cc392.psmdcp" Id="R71df4fb0523444a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>