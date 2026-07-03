--- v11 (2026-06-12)
+++ v12 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b93ace31d2544c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/645ed55d41764fa1b856c535759cc392.psmdcp" Id="R71df4fb0523444a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R357a6935d0e84b28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/57ea7ca3437f4d63921d116adc360043.psmdcp" Id="Rc784683fac4b456e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>