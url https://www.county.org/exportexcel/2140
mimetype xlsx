--- v12 (2026-07-03)
+++ v13 (2026-07-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R357a6935d0e84b28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/57ea7ca3437f4d63921d116adc360043.psmdcp" Id="Rc784683fac4b456e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd97bce3e2c124c1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d82d20b09e984f77a63e8adeffe68a40.psmdcp" Id="R7b7f9b0a8cb347c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>