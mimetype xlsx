--- v13 (2026-07-24)
+++ v14 (2026-08-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd97bce3e2c124c1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d82d20b09e984f77a63e8adeffe68a40.psmdcp" Id="R7b7f9b0a8cb347c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b3f2b378ff14ae4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07345f93da3342b1ac0a9eddd83e8f92.psmdcp" Id="R0140e575db5c4ae0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>