--- v14 (2026-08-16)
+++ v15 (2026-09-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b3f2b378ff14ae4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07345f93da3342b1ac0a9eddd83e8f92.psmdcp" Id="R0140e575db5c4ae0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fd38795e4cf43f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cb42d7bab209481bb9458b37009a2cea.psmdcp" Id="Reb4be25edd9a47fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>