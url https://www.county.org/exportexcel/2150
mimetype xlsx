--- v7 (2026-03-26)
+++ v8 (2026-04-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78f15229caaf4bd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/514e79f1f69547ccbc44924b3f8c303e.psmdcp" Id="R142bb88fefa74b9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc8f078f68b445a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/be3bebc0438e42549f9b3c419d9c6624.psmdcp" Id="R8fc2b15f5ed44747" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>