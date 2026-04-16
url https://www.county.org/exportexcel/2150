--- v8 (2026-04-16)
+++ v9 (2026-04-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc8f078f68b445a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/be3bebc0438e42549f9b3c419d9c6624.psmdcp" Id="R8fc2b15f5ed44747" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0086fc85d4146a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/420eae5d892643eba83d29b56bcd759b.psmdcp" Id="R7e823e24e5d94f37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>