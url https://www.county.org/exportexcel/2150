--- v9 (2026-04-16)
+++ v10 (2026-05-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0086fc85d4146a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/420eae5d892643eba83d29b56bcd759b.psmdcp" Id="R7e823e24e5d94f37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd207507e44ab4cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59d5a961008040be812405dab453d062.psmdcp" Id="Re0abfb9bf73c4f1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>