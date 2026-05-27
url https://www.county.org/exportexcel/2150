--- v10 (2026-05-06)
+++ v11 (2026-05-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd207507e44ab4cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59d5a961008040be812405dab453d062.psmdcp" Id="Re0abfb9bf73c4f1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8665c4671864a61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba2bf121be314f40a201737b72a67d6b.psmdcp" Id="Rcd8b05c674e94429" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>