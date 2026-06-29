--- v11 (2026-05-27)
+++ v12 (2026-06-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8665c4671864a61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba2bf121be314f40a201737b72a67d6b.psmdcp" Id="Rcd8b05c674e94429" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ddf934b14af4d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07ec6cae3c6f48f094593e2082889cba.psmdcp" Id="R95529f54d3824ef7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>