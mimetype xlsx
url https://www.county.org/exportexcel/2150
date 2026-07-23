--- v12 (2026-06-29)
+++ v13 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ddf934b14af4d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07ec6cae3c6f48f094593e2082889cba.psmdcp" Id="R95529f54d3824ef7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ddbbafcdc1a46ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d0cd459a7e940649a2b6016c5dd7c1d.psmdcp" Id="R76cde88584cf4ba5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>