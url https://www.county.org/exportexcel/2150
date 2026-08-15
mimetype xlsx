--- v13 (2026-07-23)
+++ v14 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ddbbafcdc1a46ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d0cd459a7e940649a2b6016c5dd7c1d.psmdcp" Id="R76cde88584cf4ba5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeb33abac24e4ff5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/db3851724a714ad98d697f3e17eafc10.psmdcp" Id="Ra88391187e5e4925" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>