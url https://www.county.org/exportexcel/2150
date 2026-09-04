--- v14 (2026-08-15)
+++ v15 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeb33abac24e4ff5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/db3851724a714ad98d697f3e17eafc10.psmdcp" Id="Ra88391187e5e4925" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a2685442c264278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70cd08ab6d9749679f3d792527b583f8.psmdcp" Id="Ra11dbc8c155840d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>