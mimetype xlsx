--- v7 (2026-03-07)
+++ v8 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R764578f04ac04dec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9f4322ad48b24e16a4c723fa2e1d873d.psmdcp" Id="R5476d52ddc524b6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3233cc3f9c4413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e5b35cd58e074dbeb93f3734f8e2d236.psmdcp" Id="R28c6561b8e3a447c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>