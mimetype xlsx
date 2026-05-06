--- v8 (2026-04-01)
+++ v9 (2026-05-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3233cc3f9c4413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e5b35cd58e074dbeb93f3734f8e2d236.psmdcp" Id="R28c6561b8e3a447c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcab5f09375c14bfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a10de5e9fe34fdebc31d69462ca5128.psmdcp" Id="R3b53140c97e346af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>