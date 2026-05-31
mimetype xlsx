--- v9 (2026-05-06)
+++ v10 (2026-05-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcab5f09375c14bfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a10de5e9fe34fdebc31d69462ca5128.psmdcp" Id="R3b53140c97e346af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0360e042300840ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/83bb2114fc024693b0270a12c1907e84.psmdcp" Id="R3fbc62a607e04012" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>