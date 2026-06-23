--- v10 (2026-05-31)
+++ v11 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0360e042300840ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/83bb2114fc024693b0270a12c1907e84.psmdcp" Id="R3fbc62a607e04012" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3330e4dda529400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2606b74682b44e5e89ef6ddba64df2df.psmdcp" Id="R8a2aa0db7739445d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>