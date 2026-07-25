--- v11 (2026-06-23)
+++ v12 (2026-07-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3330e4dda529400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2606b74682b44e5e89ef6ddba64df2df.psmdcp" Id="R8a2aa0db7739445d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d0e62ea6aac4fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d9cfa06383f14189a8a8baf38738392e.psmdcp" Id="R3c3f3bd743354b94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>