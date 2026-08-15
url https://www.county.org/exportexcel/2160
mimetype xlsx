--- v12 (2026-07-25)
+++ v13 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d0e62ea6aac4fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d9cfa06383f14189a8a8baf38738392e.psmdcp" Id="R3c3f3bd743354b94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00d1caedd85e433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/64a1ecca128c4b98bf8cf7ca5c62491d.psmdcp" Id="R89abc8496a1d466c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>