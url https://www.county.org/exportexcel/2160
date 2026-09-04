--- v13 (2026-08-15)
+++ v14 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00d1caedd85e433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/64a1ecca128c4b98bf8cf7ca5c62491d.psmdcp" Id="R89abc8496a1d466c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R305c1da56867461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/71e97eff4d744f20825c425aedecd592.psmdcp" Id="Ref2b1108d8fe43b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>