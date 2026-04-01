--- v6 (2026-03-06)
+++ v7 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33d1d352d0a9466a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a6838e52b958487a8a1fea712d90ce3f.psmdcp" Id="R97f6c0e7a19f4517" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fb6c74a81cd4be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d078bc5220e5439482adca1327f8bf06.psmdcp" Id="R043b76fd5c6d40b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>