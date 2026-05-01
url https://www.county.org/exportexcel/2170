--- v7 (2026-04-01)
+++ v8 (2026-05-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fb6c74a81cd4be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d078bc5220e5439482adca1327f8bf06.psmdcp" Id="R043b76fd5c6d40b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd38a3ff0e95e4282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/01e0157f9dca4eef9440f96c5b7b3ec5.psmdcp" Id="Ra00e4861d66e4939" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>