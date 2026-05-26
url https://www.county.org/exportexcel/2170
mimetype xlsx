--- v8 (2026-05-01)
+++ v9 (2026-05-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd38a3ff0e95e4282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/01e0157f9dca4eef9440f96c5b7b3ec5.psmdcp" Id="Ra00e4861d66e4939" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca521e91d98e4816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cbede01794ff415bb1f3040823b06e58.psmdcp" Id="R245e884988674ecd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>