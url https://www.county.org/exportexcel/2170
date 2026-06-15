--- v9 (2026-05-26)
+++ v10 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca521e91d98e4816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cbede01794ff415bb1f3040823b06e58.psmdcp" Id="R245e884988674ecd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22c3bb0e0b064116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e54050f2a07f46afa497ea37e5cea6b6.psmdcp" Id="R9a6a363a7f454b46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>