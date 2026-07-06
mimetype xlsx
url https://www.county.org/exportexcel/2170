--- v10 (2026-06-15)
+++ v11 (2026-07-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22c3bb0e0b064116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e54050f2a07f46afa497ea37e5cea6b6.psmdcp" Id="R9a6a363a7f454b46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34bd7f9a44bc49d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8fe0cbe6516b49a5bceaafd753d3f763.psmdcp" Id="R8156a282941f4170" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>