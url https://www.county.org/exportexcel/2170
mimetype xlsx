--- v11 (2026-07-06)
+++ v12 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34bd7f9a44bc49d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8fe0cbe6516b49a5bceaafd753d3f763.psmdcp" Id="R8156a282941f4170" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c68ea2b217c42f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/60a55dc05d844ecf847d4150a1ac27bf.psmdcp" Id="R837ad8a6a2a64061" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>