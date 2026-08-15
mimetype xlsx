--- v12 (2026-07-26)
+++ v13 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c68ea2b217c42f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/60a55dc05d844ecf847d4150a1ac27bf.psmdcp" Id="R837ad8a6a2a64061" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdafd42875a6b444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6511ae0aec9243e5a3c41e245a57a730.psmdcp" Id="Rfb58835273694aba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>