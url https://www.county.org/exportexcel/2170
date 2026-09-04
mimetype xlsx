--- v13 (2026-08-15)
+++ v14 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdafd42875a6b444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6511ae0aec9243e5a3c41e245a57a730.psmdcp" Id="Rfb58835273694aba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1203001a63514265" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/94523546683943fe97641769379915ac.psmdcp" Id="R52a6b2c7af38415d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>