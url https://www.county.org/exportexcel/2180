--- v8 (2026-03-22)
+++ v9 (2026-04-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R244c40e4774d496c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bff5aba82db1460c9fb9e8ce01b6c534.psmdcp" Id="Rf79eaca98398477f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ffb939c2d0d4019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/42cd31d65f5f4af58b172ed41b6e550e.psmdcp" Id="R726b040ca6a44dc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>