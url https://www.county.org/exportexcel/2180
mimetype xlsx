--- v9 (2026-04-11)
+++ v10 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ffb939c2d0d4019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/42cd31d65f5f4af58b172ed41b6e550e.psmdcp" Id="R726b040ca6a44dc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb3354c18d3e49e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a2255378ea2b4a318236d034de4a1f7d.psmdcp" Id="R639b9c3205574844" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>