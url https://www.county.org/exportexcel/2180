--- v10 (2026-05-03)
+++ v11 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb3354c18d3e49e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a2255378ea2b4a318236d034de4a1f7d.psmdcp" Id="R639b9c3205574844" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02d7717cb2be4d57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b10d6aab7e3e4d708f0f1813162246b9.psmdcp" Id="R49452b187cc8428f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>