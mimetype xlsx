--- v11 (2026-05-23)
+++ v12 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02d7717cb2be4d57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b10d6aab7e3e4d708f0f1813162246b9.psmdcp" Id="R49452b187cc8428f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4755995029c14a63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0b45fe9afe9a4d95a7eec5b3ca6abeb7.psmdcp" Id="R2b0cf87af0474c46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>