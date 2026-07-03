--- v12 (2026-06-12)
+++ v13 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4755995029c14a63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0b45fe9afe9a4d95a7eec5b3ca6abeb7.psmdcp" Id="R2b0cf87af0474c46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra334584746324539" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/957814a2897748a4b81b8eea78d16fa5.psmdcp" Id="R9b7076b80a354196" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>