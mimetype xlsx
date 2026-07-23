--- v13 (2026-07-03)
+++ v14 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra334584746324539" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/957814a2897748a4b81b8eea78d16fa5.psmdcp" Id="R9b7076b80a354196" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68723845d1f44ce6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/580dedb4a9d64a3d9095e21b200a5b79.psmdcp" Id="Re0486e2acf8d4935" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>