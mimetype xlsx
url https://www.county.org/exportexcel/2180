--- v14 (2026-07-23)
+++ v15 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68723845d1f44ce6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/580dedb4a9d64a3d9095e21b200a5b79.psmdcp" Id="Re0486e2acf8d4935" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92252ab61eb04e63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/107c422db41c41f0863b215cde9e4d45.psmdcp" Id="Rc6f8e01217bd415d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>