--- v15 (2026-08-13)
+++ v16 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92252ab61eb04e63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/107c422db41c41f0863b215cde9e4d45.psmdcp" Id="Rc6f8e01217bd415d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53f6341a1c5b42f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/85014cf6b33741699c34b4c30993e4b6.psmdcp" Id="R7d435e4172ef4184" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>