--- v8 (2026-03-22)
+++ v9 (2026-04-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7349aed5190745e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/983223597e70441d834b14a7665acdc2.psmdcp" Id="Racb55fc5a3664293" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd21166c20924466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1d28d4dc728b4914b9d8e50e51e05b67.psmdcp" Id="Re358efe66ed341a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>