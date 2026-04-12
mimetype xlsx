--- v9 (2026-04-12)
+++ v10 (2026-04-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd21166c20924466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1d28d4dc728b4914b9d8e50e51e05b67.psmdcp" Id="Re358efe66ed341a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re294e40c9780471e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/057fa2dea7e545febdd3458b665c0eed.psmdcp" Id="R81f24845cd4f4095" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>