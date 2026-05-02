--- v10 (2026-04-12)
+++ v11 (2026-05-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re294e40c9780471e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/057fa2dea7e545febdd3458b665c0eed.psmdcp" Id="R81f24845cd4f4095" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4779c94c149c4f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b9badd5d8fd64915be60164441d5033c.psmdcp" Id="R42a49a16668b446f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>