--- v11 (2026-05-02)
+++ v12 (2026-05-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4779c94c149c4f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b9badd5d8fd64915be60164441d5033c.psmdcp" Id="R42a49a16668b446f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44641070571747dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/011dda004269470c9f60ede0da78c1bb.psmdcp" Id="R5d42926aadd4466f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>