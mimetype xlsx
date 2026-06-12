--- v12 (2026-05-22)
+++ v13 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44641070571747dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/011dda004269470c9f60ede0da78c1bb.psmdcp" Id="R5d42926aadd4466f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7404ac294ce4d02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a60a2b6cc8cd41ba973f978881cfecc0.psmdcp" Id="R66823c14d84748e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>