--- v13 (2026-06-12)
+++ v14 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7404ac294ce4d02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a60a2b6cc8cd41ba973f978881cfecc0.psmdcp" Id="R66823c14d84748e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cfca5462f754246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4148cbe85b1349a997424bf2259ebc5b.psmdcp" Id="R623410f129894564" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>