--- v14 (2026-07-02)
+++ v15 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cfca5462f754246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4148cbe85b1349a997424bf2259ebc5b.psmdcp" Id="R623410f129894564" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95f046f17eb247dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a82048f7c81d468198b50e2168d7681d.psmdcp" Id="R22752f996aed4beb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>