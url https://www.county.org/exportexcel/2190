--- v15 (2026-07-22)
+++ v16 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95f046f17eb247dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a82048f7c81d468198b50e2168d7681d.psmdcp" Id="R22752f996aed4beb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f2499fabe734548" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a9be9165de9e47b89fd24dcb45f9a1c9.psmdcp" Id="R74afb1a6549e402d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>