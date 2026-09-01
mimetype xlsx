--- v16 (2026-08-12)
+++ v17 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f2499fabe734548" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a9be9165de9e47b89fd24dcb45f9a1c9.psmdcp" Id="R74afb1a6549e402d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3afac330d2234155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4ec1fe2ccfc3409dad77eeb32c0039d3.psmdcp" Id="R7e8814625f9f4493" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>