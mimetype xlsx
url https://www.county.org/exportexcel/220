--- v13 (2026-09-05)
+++ v14 (2026-09-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b38b578ea8642bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/744d957ae589415e910f1e5141e94340.psmdcp" Id="R3b191ffca98245ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4be7c69505f94c58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a672cfd7b8a48cfb4eaa2f6cfb6ebd5.psmdcp" Id="R79ee5143ff804599" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>