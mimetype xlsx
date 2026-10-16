--- v14 (2026-09-25)
+++ v15 (2026-10-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4be7c69505f94c58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a672cfd7b8a48cfb4eaa2f6cfb6ebd5.psmdcp" Id="R79ee5143ff804599" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re19d3c2ae7474814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/622b6bc0efa041069ece448c0e0987a7.psmdcp" Id="R6a927bc5738c4c13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>