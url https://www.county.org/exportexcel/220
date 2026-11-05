--- v15 (2026-10-16)
+++ v16 (2026-11-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re19d3c2ae7474814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/622b6bc0efa041069ece448c0e0987a7.psmdcp" Id="R6a927bc5738c4c13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7254dd7ce16f444c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/be1c641591f64082a83ca0093714d7ff.psmdcp" Id="Rcb1b1f9390204330" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>