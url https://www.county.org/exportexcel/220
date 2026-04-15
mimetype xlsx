--- v5 (2026-03-26)
+++ v6 (2026-04-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0acf4197da14991" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/23b062667b8b4a2792823333d0b2fa10.psmdcp" Id="R9f04ccd679024c2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d73f7f1b45145cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f0099657640d4a39a804e8adb7ce6009.psmdcp" Id="R2fea277e4a9c4f72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>