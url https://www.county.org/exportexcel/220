--- v6 (2026-04-15)
+++ v7 (2026-05-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d73f7f1b45145cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f0099657640d4a39a804e8adb7ce6009.psmdcp" Id="R2fea277e4a9c4f72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06db81a8a14442ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a5648def311640eebc4fb413512649a3.psmdcp" Id="R7f8a53e5190c4417" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>