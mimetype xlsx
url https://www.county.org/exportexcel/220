--- v7 (2026-05-06)
+++ v8 (2026-05-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06db81a8a14442ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a5648def311640eebc4fb413512649a3.psmdcp" Id="R7f8a53e5190c4417" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09adc2cd2dc54ed4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/82f4f63b3edc4207a02daa573830ca02.psmdcp" Id="R1877b46075074a0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>