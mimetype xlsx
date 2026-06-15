--- v8 (2026-05-26)
+++ v9 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09adc2cd2dc54ed4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/82f4f63b3edc4207a02daa573830ca02.psmdcp" Id="R1877b46075074a0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0762a1b0827b498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6147475f9c114a02bccb862e03504a0d.psmdcp" Id="R0d668e63d69c403e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>