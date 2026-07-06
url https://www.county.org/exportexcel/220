--- v9 (2026-06-15)
+++ v10 (2026-07-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0762a1b0827b498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6147475f9c114a02bccb862e03504a0d.psmdcp" Id="R0d668e63d69c403e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e3746609bbf4544" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/416b01cf43bd4090ab7ddedf1667a889.psmdcp" Id="Rd771d55aba894594" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>