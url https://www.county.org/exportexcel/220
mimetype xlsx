--- v10 (2026-07-06)
+++ v11 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e3746609bbf4544" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/416b01cf43bd4090ab7ddedf1667a889.psmdcp" Id="Rd771d55aba894594" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R512de03936e143a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a9d69ce36ffa4e67b02fd3e98d114e92.psmdcp" Id="Ra93e1f5f8762433f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>