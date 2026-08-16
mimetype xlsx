--- v11 (2026-07-26)
+++ v12 (2026-08-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R512de03936e143a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a9d69ce36ffa4e67b02fd3e98d114e92.psmdcp" Id="Ra93e1f5f8762433f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R699930be55e045e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ceb3ec5554f44393b47de0d6d00df9e7.psmdcp" Id="R078fe323c34d45f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>