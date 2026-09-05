--- v12 (2026-08-16)
+++ v13 (2026-09-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R699930be55e045e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ceb3ec5554f44393b47de0d6d00df9e7.psmdcp" Id="R078fe323c34d45f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b38b578ea8642bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/744d957ae589415e910f1e5141e94340.psmdcp" Id="R3b191ffca98245ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>