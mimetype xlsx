--- v5 (2026-03-22)
+++ v6 (2026-04-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79e22ac1e3064d32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9d6b508a83f74f7aafe82e244033a252.psmdcp" Id="Rd1cbd54fc059435a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9973d8074a64d16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/97fc35778e6641ed9cac5c1d98b377c8.psmdcp" Id="Rf5c0752130154fc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>