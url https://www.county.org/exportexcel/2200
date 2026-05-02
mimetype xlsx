--- v6 (2026-04-11)
+++ v7 (2026-05-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9973d8074a64d16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/97fc35778e6641ed9cac5c1d98b377c8.psmdcp" Id="Rf5c0752130154fc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dc3c56717574e90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8fc30232f39a477d983d3dde101c183e.psmdcp" Id="Rffe902347cb049e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>