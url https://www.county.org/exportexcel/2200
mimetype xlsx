--- v7 (2026-05-02)
+++ v8 (2026-05-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dc3c56717574e90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8fc30232f39a477d983d3dde101c183e.psmdcp" Id="Rffe902347cb049e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad2ce6288c8a464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2e50106e25e9428997b4edf7dc44d587.psmdcp" Id="R50f8b2ea43ca439f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>