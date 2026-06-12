--- v8 (2026-05-22)
+++ v9 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad2ce6288c8a464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2e50106e25e9428997b4edf7dc44d587.psmdcp" Id="R50f8b2ea43ca439f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re021fad858ed40af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/831c9794a60f4cfbb4697a90f9925987.psmdcp" Id="R7f61d83808de48f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>