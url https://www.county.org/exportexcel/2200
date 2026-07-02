--- v9 (2026-06-12)
+++ v10 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re021fad858ed40af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/831c9794a60f4cfbb4697a90f9925987.psmdcp" Id="R7f61d83808de48f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbea4c10c04114376" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/81b292f72c2b4cf590590d8204c796d4.psmdcp" Id="R01683013053a44ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>