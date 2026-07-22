--- v10 (2026-07-02)
+++ v11 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbea4c10c04114376" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/81b292f72c2b4cf590590d8204c796d4.psmdcp" Id="R01683013053a44ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae1744e5eed54946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cc0c3f441bc4419f9f057260bf558473.psmdcp" Id="Ra41d4957e01d4547" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>