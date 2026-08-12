--- v11 (2026-07-22)
+++ v12 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae1744e5eed54946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cc0c3f441bc4419f9f057260bf558473.psmdcp" Id="Ra41d4957e01d4547" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5b3cbf7ea7349b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7154002e06df410881b8ac2712be4548.psmdcp" Id="R229f231ae58249f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>