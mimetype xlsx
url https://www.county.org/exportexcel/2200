--- v12 (2026-08-12)
+++ v13 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5b3cbf7ea7349b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7154002e06df410881b8ac2712be4548.psmdcp" Id="R229f231ae58249f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66bbcfe7cf314bc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/712b1d2a8aa245728e807ee065b9793d.psmdcp" Id="Re5676df4b806410e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>