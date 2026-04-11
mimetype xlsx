--- v9 (2026-03-22)
+++ v10 (2026-04-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26fbf439d37a4c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f86b37793e764fb39a9c4c54150f9cb7.psmdcp" Id="R765ba154e5c9494b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5eb8cbe18514483f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d61c46e6934e47dd9de10f1b98ca18ce.psmdcp" Id="R086d0018eb4e4497" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>