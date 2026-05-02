--- v10 (2026-04-11)
+++ v11 (2026-05-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5eb8cbe18514483f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d61c46e6934e47dd9de10f1b98ca18ce.psmdcp" Id="R086d0018eb4e4497" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd930611914a74bf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9657482564e74177a2cb95ecced4db89.psmdcp" Id="Rb4cac1110b7c4ec9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>