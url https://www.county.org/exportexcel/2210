--- v11 (2026-05-02)
+++ v12 (2026-05-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd930611914a74bf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9657482564e74177a2cb95ecced4db89.psmdcp" Id="Rb4cac1110b7c4ec9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d991fa4f21d4b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/25a196ddc81b4b098031f541b6ff1b3e.psmdcp" Id="Re93024795125463a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>