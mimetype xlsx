--- v12 (2026-05-22)
+++ v13 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d991fa4f21d4b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/25a196ddc81b4b098031f541b6ff1b3e.psmdcp" Id="Re93024795125463a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13261e87a9524ab0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a1628deed9649828af80be557987552.psmdcp" Id="R1c06564729d54e59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>