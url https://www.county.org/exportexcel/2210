--- v13 (2026-06-12)
+++ v14 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13261e87a9524ab0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a1628deed9649828af80be557987552.psmdcp" Id="R1c06564729d54e59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25fff50cc33144eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e273859c3cf148bbbe30b89771c7877b.psmdcp" Id="R479a58a512f6454d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>