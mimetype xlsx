--- v14 (2026-07-02)
+++ v15 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25fff50cc33144eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e273859c3cf148bbbe30b89771c7877b.psmdcp" Id="R479a58a512f6454d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e179101d1e24c0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e15ad3a09d27425ca6f239369ccc7951.psmdcp" Id="R0f2fa9e4e2bb4b0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>