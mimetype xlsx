--- v15 (2026-07-22)
+++ v16 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e179101d1e24c0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e15ad3a09d27425ca6f239369ccc7951.psmdcp" Id="R0f2fa9e4e2bb4b0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R276dfb83519549b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9160e07cad734477a8bc2b4ab6a19278.psmdcp" Id="R577e2c31236c4738" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>