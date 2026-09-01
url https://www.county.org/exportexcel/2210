--- v16 (2026-08-12)
+++ v17 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R276dfb83519549b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9160e07cad734477a8bc2b4ab6a19278.psmdcp" Id="R577e2c31236c4738" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R578a37eab8ac4d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d58422852c0f45b79dafc1660e997440.psmdcp" Id="Rd2725150d28d49d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>