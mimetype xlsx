--- v8 (2026-03-22)
+++ v9 (2026-04-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89b2cc825f944e63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7ceb790011b4c07b2f809236ab0e299.psmdcp" Id="R3da49e37ff5e465b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebb2ff499a4d4bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1588e3544c3462f984eafcadeadf3a7.psmdcp" Id="R0f02a19da0dd4225" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>