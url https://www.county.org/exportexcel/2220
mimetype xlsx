--- v9 (2026-04-11)
+++ v10 (2026-05-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebb2ff499a4d4bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1588e3544c3462f984eafcadeadf3a7.psmdcp" Id="R0f02a19da0dd4225" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R829af4321b9e47c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4041ecdea0fa48bbb97a507ef3e7af76.psmdcp" Id="Reb204f5d97f54242" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>