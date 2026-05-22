--- v10 (2026-05-02)
+++ v11 (2026-05-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R829af4321b9e47c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4041ecdea0fa48bbb97a507ef3e7af76.psmdcp" Id="Reb204f5d97f54242" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bc6425016bc4b9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8b056ba7f0df4a58a7ee8fd4664310e8.psmdcp" Id="Rb0660ac8f82c46b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>