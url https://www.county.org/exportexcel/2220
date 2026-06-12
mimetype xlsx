--- v11 (2026-05-22)
+++ v12 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bc6425016bc4b9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8b056ba7f0df4a58a7ee8fd4664310e8.psmdcp" Id="Rb0660ac8f82c46b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2f0d7c2546a484f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f723c07b782544759b0016f20e4597f2.psmdcp" Id="Rc86d356dde074c71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>