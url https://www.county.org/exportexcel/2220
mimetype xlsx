--- v12 (2026-06-12)
+++ v13 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2f0d7c2546a484f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f723c07b782544759b0016f20e4597f2.psmdcp" Id="Rc86d356dde074c71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3bede57b9314d61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e584a3af5d8b4de69231ee4416c10cc5.psmdcp" Id="R8fd93a60dfc2417d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>