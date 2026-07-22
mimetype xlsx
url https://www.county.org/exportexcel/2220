--- v13 (2026-07-02)
+++ v14 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3bede57b9314d61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e584a3af5d8b4de69231ee4416c10cc5.psmdcp" Id="R8fd93a60dfc2417d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ce7eb94720d40cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da0284f5e036491d96e023131b2ee527.psmdcp" Id="R599029bd47534159" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>