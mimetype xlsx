--- v14 (2026-07-22)
+++ v15 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ce7eb94720d40cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da0284f5e036491d96e023131b2ee527.psmdcp" Id="R599029bd47534159" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc055f4aa01184d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a3191440dcb445eae9c7dbfc32f8395.psmdcp" Id="R11e5b2b159bd4051" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>