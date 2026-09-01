--- v15 (2026-08-12)
+++ v16 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc055f4aa01184d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a3191440dcb445eae9c7dbfc32f8395.psmdcp" Id="R11e5b2b159bd4051" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16d5ca4c800844a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a825cafaeece4c1e9ea304cb02d07021.psmdcp" Id="R2b8d8c59a5964533" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>