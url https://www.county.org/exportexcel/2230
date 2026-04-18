--- v4 (2026-03-29)
+++ v5 (2026-04-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85dd779c8ce64a12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c9dec1f23cf541afa412fac1e659c9f6.psmdcp" Id="Rc3ff5f2eacc24611" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11dfb18dc0694a21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/51be369e3edb4f00817ebdfab7328e43.psmdcp" Id="R33b915e2cad347ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>