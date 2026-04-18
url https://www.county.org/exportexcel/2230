--- v5 (2026-04-18)
+++ v6 (2026-04-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11dfb18dc0694a21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/51be369e3edb4f00817ebdfab7328e43.psmdcp" Id="R33b915e2cad347ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R173495c9e32c4073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/20586f19dc5b4637bd2a55dc29bb95b2.psmdcp" Id="R023da510d007494c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>