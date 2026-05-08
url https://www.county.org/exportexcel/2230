--- v6 (2026-04-18)
+++ v7 (2026-05-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R173495c9e32c4073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/20586f19dc5b4637bd2a55dc29bb95b2.psmdcp" Id="R023da510d007494c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5f176e9a4fb489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f03310b12ce046c2aae711a18d108a4b.psmdcp" Id="Rf2c3655e5c534250" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>