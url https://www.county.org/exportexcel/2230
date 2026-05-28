--- v7 (2026-05-08)
+++ v8 (2026-05-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5f176e9a4fb489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f03310b12ce046c2aae711a18d108a4b.psmdcp" Id="Rf2c3655e5c534250" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0857283e9d5146af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0499b45b9b8e445281238a71ae6b56c9.psmdcp" Id="R84aed088db6d4dcf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>