--- v8 (2026-05-28)
+++ v9 (2026-06-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0857283e9d5146af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0499b45b9b8e445281238a71ae6b56c9.psmdcp" Id="R84aed088db6d4dcf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b2da5bc12684f04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/02d265e08d184a90a8b29910a463c83f.psmdcp" Id="R4bbaa850908540a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>