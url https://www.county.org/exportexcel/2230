--- v9 (2026-06-17)
+++ v10 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b2da5bc12684f04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/02d265e08d184a90a8b29910a463c83f.psmdcp" Id="R4bbaa850908540a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ddc1090546e4ed2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09fe6ca8a42d44a0a6b842237330b509.psmdcp" Id="Rc8cd060dbe674556" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>