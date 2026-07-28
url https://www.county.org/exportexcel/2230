--- v10 (2026-07-08)
+++ v11 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ddc1090546e4ed2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09fe6ca8a42d44a0a6b842237330b509.psmdcp" Id="Rc8cd060dbe674556" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a51bf9767bc4ff2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/275c495d20ad4b85b7503764845c1ce5.psmdcp" Id="Rd4d656394e674ffe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>