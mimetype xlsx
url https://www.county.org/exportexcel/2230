--- v11 (2026-07-28)
+++ v12 (2026-08-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a51bf9767bc4ff2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/275c495d20ad4b85b7503764845c1ce5.psmdcp" Id="Rd4d656394e674ffe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8b5c1bcf1fb444c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5154b6130dd74a76af2ad42617aca595.psmdcp" Id="R5370f2cc937040f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>