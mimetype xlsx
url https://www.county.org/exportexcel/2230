--- v12 (2026-08-18)
+++ v13 (2026-09-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8b5c1bcf1fb444c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5154b6130dd74a76af2ad42617aca595.psmdcp" Id="R5370f2cc937040f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree4347a60dbf419a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ccfea61b34c40068f064cc150b2e4f1.psmdcp" Id="R03e485b14666434e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>