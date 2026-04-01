--- v6 (2026-03-10)
+++ v7 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31cd874aacaa4a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63993c9e8f314969959bbc735294799a.psmdcp" Id="Rc265a15b3406441a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49aeb384a71048f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3bca6c9e6fa840299f1e965e2a8e2a6d.psmdcp" Id="Rd2a9f94d7bbe4f06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>