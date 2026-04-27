--- v7 (2026-04-01)
+++ v8 (2026-04-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49aeb384a71048f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3bca6c9e6fa840299f1e965e2a8e2a6d.psmdcp" Id="Rd2a9f94d7bbe4f06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcf3c75c0ea64c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ee5e2963a17e481398028dd6a7726026.psmdcp" Id="R29ba3113319a49a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>