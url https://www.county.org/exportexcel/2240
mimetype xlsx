--- v8 (2026-04-27)
+++ v9 (2026-05-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcf3c75c0ea64c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ee5e2963a17e481398028dd6a7726026.psmdcp" Id="R29ba3113319a49a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6244dd6cedaf456e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/902d303961494e67bd4914717ce3b50f.psmdcp" Id="R229b45ffeebf4be8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>