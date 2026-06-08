--- v9 (2026-05-18)
+++ v10 (2026-06-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6244dd6cedaf456e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/902d303961494e67bd4914717ce3b50f.psmdcp" Id="R229b45ffeebf4be8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f6c3b99724b4962" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/72a60474c7b245319baab3774ef5b392.psmdcp" Id="Rc41e32ec27064a3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>