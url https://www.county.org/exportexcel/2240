--- v10 (2026-06-08)
+++ v11 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f6c3b99724b4962" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/72a60474c7b245319baab3774ef5b392.psmdcp" Id="Rc41e32ec27064a3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7889db3f221b4243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f79cd7ffa010430a82a8e08571fe1386.psmdcp" Id="Rc08bfd96feec481a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>