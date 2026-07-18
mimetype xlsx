--- v11 (2026-06-28)
+++ v12 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7889db3f221b4243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f79cd7ffa010430a82a8e08571fe1386.psmdcp" Id="Rc08bfd96feec481a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R094ec44d7bee44cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f2df110205a0446295b09cd9081f30ba.psmdcp" Id="Ref7da0710bb14d8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>