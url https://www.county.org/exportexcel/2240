--- v12 (2026-07-18)
+++ v13 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R094ec44d7bee44cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f2df110205a0446295b09cd9081f30ba.psmdcp" Id="Ref7da0710bb14d8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fd6d0fc176a460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a18cbbaf0cad4b15849b922d0c7853ea.psmdcp" Id="Rbc4945a9c1104876" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>