--- v13 (2026-08-07)
+++ v14 (2026-08-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fd6d0fc176a460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a18cbbaf0cad4b15849b922d0c7853ea.psmdcp" Id="Rbc4945a9c1104876" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5a4c644896a490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e2ed314ed4eb435d8752e3d9dfd22ff7.psmdcp" Id="Rd319049f47084418" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>