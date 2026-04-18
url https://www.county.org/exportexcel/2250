--- v5 (2026-03-27)
+++ v6 (2026-04-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6c06972ea9e4d2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/948a92e53ce84e05bb5833ca1fc09088.psmdcp" Id="R4f4ae60725d44f75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4f93d98e2414a54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a84b4948fccb46e89c87b37d3d0919fe.psmdcp" Id="Rcd8e1686a9e54d03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>