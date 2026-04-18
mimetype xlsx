--- v6 (2026-04-18)
+++ v7 (2026-04-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4f93d98e2414a54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a84b4948fccb46e89c87b37d3d0919fe.psmdcp" Id="Rcd8e1686a9e54d03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R682b33d805b344c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bcd11efbdd124e909f891f931b88042b.psmdcp" Id="Rbcbf464513f04703" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>