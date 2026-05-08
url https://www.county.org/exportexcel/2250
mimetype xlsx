--- v7 (2026-04-18)
+++ v8 (2026-05-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R682b33d805b344c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bcd11efbdd124e909f891f931b88042b.psmdcp" Id="Rbcbf464513f04703" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9855c0af54c4fa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/47cec062d3c6490788cf8b1cc845d467.psmdcp" Id="R076fcf6998414b1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>