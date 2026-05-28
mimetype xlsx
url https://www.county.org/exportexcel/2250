--- v8 (2026-05-08)
+++ v9 (2026-05-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9855c0af54c4fa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/47cec062d3c6490788cf8b1cc845d467.psmdcp" Id="R076fcf6998414b1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d4fb376498a48bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c68ec252160b4a3994b8e7065862e8b5.psmdcp" Id="Reec633c949804a49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>