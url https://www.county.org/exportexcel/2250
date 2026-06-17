--- v9 (2026-05-28)
+++ v10 (2026-06-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d4fb376498a48bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c68ec252160b4a3994b8e7065862e8b5.psmdcp" Id="Reec633c949804a49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re572fc0af695406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/74aa946b42dd4a02bed1bb89914ae2e9.psmdcp" Id="R0c809a307171414a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>