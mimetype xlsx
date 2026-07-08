--- v10 (2026-06-17)
+++ v11 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re572fc0af695406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/74aa946b42dd4a02bed1bb89914ae2e9.psmdcp" Id="R0c809a307171414a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb7f01949ec24df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6bbf42459a99430383a5dd4bf081fa33.psmdcp" Id="Rd11011cece754ce8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>