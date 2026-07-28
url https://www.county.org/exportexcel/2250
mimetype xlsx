--- v11 (2026-07-08)
+++ v12 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb7f01949ec24df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6bbf42459a99430383a5dd4bf081fa33.psmdcp" Id="Rd11011cece754ce8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ef8ef2008c04f86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ad74d7f347f4ed79c045278a374d85d.psmdcp" Id="Rc34a873b6ec843af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>