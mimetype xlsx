--- v12 (2026-07-28)
+++ v13 (2026-08-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ef8ef2008c04f86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ad74d7f347f4ed79c045278a374d85d.psmdcp" Id="Rc34a873b6ec843af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree4f98657f374cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c830ec7022ad44da96c7ee81d8a9458e.psmdcp" Id="Rd6072aa7c8ab40aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>