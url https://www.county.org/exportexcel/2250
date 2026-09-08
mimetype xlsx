--- v13 (2026-08-18)
+++ v14 (2026-09-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree4f98657f374cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c830ec7022ad44da96c7ee81d8a9458e.psmdcp" Id="Rd6072aa7c8ab40aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a42ce8d40a04821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df11af48475145509f2dc8d271c84f3f.psmdcp" Id="R02ff537f829e484e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>