--- v7 (2026-03-24)
+++ v8 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93e41b2664c44647" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/62d11bc6484d4ee68830d49076166ea9.psmdcp" Id="R36fa91bdf2414778" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba31b258e1bc4799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/69a031f838ff4bd883ce68dc2e2f89b2.psmdcp" Id="R5a62a92ae32a49a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>