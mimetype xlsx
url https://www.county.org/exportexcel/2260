--- v8 (2026-04-13)
+++ v9 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba31b258e1bc4799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/69a031f838ff4bd883ce68dc2e2f89b2.psmdcp" Id="R5a62a92ae32a49a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1e8b2de6d2c4e93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/637d932c6e6e4e81a189b13161739a4d.psmdcp" Id="Rb7a65468c66f43bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>