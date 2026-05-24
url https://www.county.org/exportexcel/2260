--- v9 (2026-05-03)
+++ v10 (2026-05-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1e8b2de6d2c4e93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/637d932c6e6e4e81a189b13161739a4d.psmdcp" Id="Rb7a65468c66f43bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dd0edb3600145a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/edab91c3aca443779adbe7032b6688f3.psmdcp" Id="R5b0eebe1e5264a0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>