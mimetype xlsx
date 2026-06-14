--- v10 (2026-05-24)
+++ v11 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dd0edb3600145a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/edab91c3aca443779adbe7032b6688f3.psmdcp" Id="R5b0eebe1e5264a0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86c704b4072c420e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d5899fc0a7964183b802562e232bde78.psmdcp" Id="R228716e24dc546a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>