--- v11 (2026-06-14)
+++ v12 (2026-07-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86c704b4072c420e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d5899fc0a7964183b802562e232bde78.psmdcp" Id="R228716e24dc546a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4fb71b0713f46c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/74bf2655fd934b389d45f53e8458cecc.psmdcp" Id="Rfa87bf00a79c475e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>