--- v12 (2026-07-04)
+++ v13 (2026-07-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4fb71b0713f46c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/74bf2655fd934b389d45f53e8458cecc.psmdcp" Id="Rfa87bf00a79c475e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b3504f1a65b475b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/927480b18e9d47adbc6c16ad4ea67f1f.psmdcp" Id="R172f30ff481a482b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>