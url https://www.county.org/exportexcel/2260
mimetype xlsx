--- v13 (2026-07-24)
+++ v14 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b3504f1a65b475b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/927480b18e9d47adbc6c16ad4ea67f1f.psmdcp" Id="R172f30ff481a482b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24d3d3a4adc74186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d8d6acd531a3438884490a5c58909333.psmdcp" Id="R34fec24f478642b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>