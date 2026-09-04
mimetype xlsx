--- v14 (2026-08-15)
+++ v15 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24d3d3a4adc74186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d8d6acd531a3438884490a5c58909333.psmdcp" Id="R34fec24f478642b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0217c05fecd342e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7530d3297d3b4f569e6dac32a796e896.psmdcp" Id="R44073dec3fe74e7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>