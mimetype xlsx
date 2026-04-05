--- v6 (2026-03-16)
+++ v7 (2026-04-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ff7f8ae98164fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/43eec00b589f4911bfac9d048e52ce4d.psmdcp" Id="Rf2fa824ea70842d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72e044871bbc4b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/518b9d5075b14127919ad1e5d0417e17.psmdcp" Id="Rc1fcefe5ab754637" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>