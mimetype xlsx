--- v7 (2026-04-05)
+++ v8 (2026-04-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72e044871bbc4b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/518b9d5075b14127919ad1e5d0417e17.psmdcp" Id="Rc1fcefe5ab754637" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2eb7151e4e394c3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4f4551108e0845aab2bcdfbf929d0d65.psmdcp" Id="R244069bd62764203" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>