--- v8 (2026-04-26)
+++ v9 (2026-05-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2eb7151e4e394c3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4f4551108e0845aab2bcdfbf929d0d65.psmdcp" Id="R244069bd62764203" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54ffaa6fddbe4c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/daeea9520e634ece846298bcac05794d.psmdcp" Id="Re8d20bbe48864784" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>