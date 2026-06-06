--- v9 (2026-05-16)
+++ v10 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54ffaa6fddbe4c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/daeea9520e634ece846298bcac05794d.psmdcp" Id="Re8d20bbe48864784" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1d735f1253142bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f56aa00de4c546cdb116fd6e0f206ed4.psmdcp" Id="Re9540a6fa70d42cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>