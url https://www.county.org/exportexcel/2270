--- v10 (2026-06-06)
+++ v11 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1d735f1253142bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f56aa00de4c546cdb116fd6e0f206ed4.psmdcp" Id="Re9540a6fa70d42cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf208b977932b4d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/deb76f3e4e2b4cceb6ca26f1bb19ff12.psmdcp" Id="R399d9069a6814133" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>