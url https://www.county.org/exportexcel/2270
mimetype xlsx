--- v11 (2026-07-03)
+++ v12 (2026-07-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf208b977932b4d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/deb76f3e4e2b4cceb6ca26f1bb19ff12.psmdcp" Id="R399d9069a6814133" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra77840b8d333491f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/928dc91e171848a38f27afe6547c2cfc.psmdcp" Id="Rdd46eaf20e0c4a02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>