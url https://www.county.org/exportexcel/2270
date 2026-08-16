--- v12 (2026-07-24)
+++ v13 (2026-08-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra77840b8d333491f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/928dc91e171848a38f27afe6547c2cfc.psmdcp" Id="Rdd46eaf20e0c4a02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffb5e3d42cbc44fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ccd9a5977abe4e7d83e16189ebe420b4.psmdcp" Id="R06bde1b5e66d4a57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>