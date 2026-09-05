--- v13 (2026-08-16)
+++ v14 (2026-09-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffb5e3d42cbc44fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ccd9a5977abe4e7d83e16189ebe420b4.psmdcp" Id="R06bde1b5e66d4a57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44d1dd4486d44161" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/412bb550bca0419ca57b865b41db4af4.psmdcp" Id="Re796efabe84e4977" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>