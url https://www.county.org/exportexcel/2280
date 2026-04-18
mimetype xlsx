--- v8 (2026-03-27)
+++ v9 (2026-04-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32e44b59001c438d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d30476204e834775b07c96a254fc42ac.psmdcp" Id="Red4bbfb83b47407a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82c1ff2fd5744c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/26ad0f354002472ea0cbba76e8dda10d.psmdcp" Id="Rdd555bd5387445bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>