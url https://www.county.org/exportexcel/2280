--- v9 (2026-04-18)
+++ v10 (2026-05-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82c1ff2fd5744c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/26ad0f354002472ea0cbba76e8dda10d.psmdcp" Id="Rdd555bd5387445bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fe1ad77871d4395" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/879f6cda5f7d4d58a21f48f729391adc.psmdcp" Id="R7a312938d9a44047" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>