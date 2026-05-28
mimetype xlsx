--- v10 (2026-05-08)
+++ v11 (2026-05-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fe1ad77871d4395" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/879f6cda5f7d4d58a21f48f729391adc.psmdcp" Id="R7a312938d9a44047" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b6613d775bf43a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f7e5f886fd884b129461395677125669.psmdcp" Id="R6447ec36118c494a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>