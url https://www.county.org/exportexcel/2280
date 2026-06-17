--- v11 (2026-05-28)
+++ v12 (2026-06-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b6613d775bf43a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f7e5f886fd884b129461395677125669.psmdcp" Id="R6447ec36118c494a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fe80f8140264d3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a950702d0d594be48f31a3641c89d7a7.psmdcp" Id="R31bc55b3b8a14c44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>