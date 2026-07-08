--- v12 (2026-06-17)
+++ v13 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fe80f8140264d3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a950702d0d594be48f31a3641c89d7a7.psmdcp" Id="R31bc55b3b8a14c44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re57feba239104606" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f1dfcc3b415545d88e5978729e9d7f58.psmdcp" Id="R11f246d67edf4783" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>