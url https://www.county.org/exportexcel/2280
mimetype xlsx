--- v13 (2026-07-08)
+++ v14 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re57feba239104606" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f1dfcc3b415545d88e5978729e9d7f58.psmdcp" Id="R11f246d67edf4783" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cfbea2ae05f4c7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a8bd640dd95d4f4aa7251c96e52b8606.psmdcp" Id="Rd0eff557860249d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>