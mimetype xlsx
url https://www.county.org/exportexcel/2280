--- v14 (2026-07-28)
+++ v15 (2026-08-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cfbea2ae05f4c7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a8bd640dd95d4f4aa7251c96e52b8606.psmdcp" Id="Rd0eff557860249d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9996449350214f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/331fc9a1e55648e39640a39b33e0f8be.psmdcp" Id="R8714cf309ccc4c3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>