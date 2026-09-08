--- v15 (2026-08-18)
+++ v16 (2026-09-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9996449350214f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/331fc9a1e55648e39640a39b33e0f8be.psmdcp" Id="R8714cf309ccc4c3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dcb020e9c38487c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f844f74d0d6c4eacbab4a49f4e59ad13.psmdcp" Id="R4215e61cc18f4347" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>