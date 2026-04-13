--- v8 (2026-03-23)
+++ v9 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85b2e1dc381c49d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/03bb62fd2fba450eaa93cd45bf024cf2.psmdcp" Id="R4dd82d44e52c418a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf37b039a48d6462f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c9b1b2da0417439980fb1db50948df9e.psmdcp" Id="R0e62f0bd08904625" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>