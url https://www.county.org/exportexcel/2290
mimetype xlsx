--- v9 (2026-04-13)
+++ v10 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf37b039a48d6462f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c9b1b2da0417439980fb1db50948df9e.psmdcp" Id="R0e62f0bd08904625" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa1ad6e2936548cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8eb3fe5eaf9c44f3aa56be940495b608.psmdcp" Id="Re9a77cbead8c492a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>