--- v10 (2026-05-03)
+++ v11 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa1ad6e2936548cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8eb3fe5eaf9c44f3aa56be940495b608.psmdcp" Id="Re9a77cbead8c492a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74a8305bf1b648f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a601e363a5f4f099d46d33c34eac719.psmdcp" Id="R7d3de0e647904821" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>