--- v11 (2026-05-23)
+++ v12 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74a8305bf1b648f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a601e363a5f4f099d46d33c34eac719.psmdcp" Id="R7d3de0e647904821" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd65be9375cc4ae8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4c9446d9703f4f3581d137ed8e384bcf.psmdcp" Id="R7d5a84a9fd384871" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>