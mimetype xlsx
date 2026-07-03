--- v12 (2026-06-12)
+++ v13 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd65be9375cc4ae8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4c9446d9703f4f3581d137ed8e384bcf.psmdcp" Id="R7d5a84a9fd384871" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f41a9a1356b42b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/85f78fd2f399487fa3b279ddca76b0a5.psmdcp" Id="R4811a0fe5dc24dee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>