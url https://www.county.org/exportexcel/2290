--- v13 (2026-07-03)
+++ v14 (2026-07-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f41a9a1356b42b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/85f78fd2f399487fa3b279ddca76b0a5.psmdcp" Id="R4811a0fe5dc24dee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e69de96b0284c7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1b49cbd3e5c1432e9e8088e2295340ef.psmdcp" Id="R0d46245a316542d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>