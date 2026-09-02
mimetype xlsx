--- v14 (2026-07-24)
+++ v15 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e69de96b0284c7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1b49cbd3e5c1432e9e8088e2295340ef.psmdcp" Id="R0d46245a316542d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1f863c2471d4b52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d7177cf4b3341daadd3b8a4ccec3d30.psmdcp" Id="R3783f372639843ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>