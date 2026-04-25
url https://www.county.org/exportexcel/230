--- v8 (2026-03-29)
+++ v9 (2026-04-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35b3a9ac28f145ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/45bae25bbe1444e3a1b0b31fecbf3db7.psmdcp" Id="R5565a7bd93914981" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09191d6d6a2e4bac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/afd470c20b054c63881fd9c5b12f8372.psmdcp" Id="Rb87a9a74fe4940ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>