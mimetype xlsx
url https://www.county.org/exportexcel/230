--- v9 (2026-04-25)
+++ v10 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09191d6d6a2e4bac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/afd470c20b054c63881fd9c5b12f8372.psmdcp" Id="Rb87a9a74fe4940ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra80976a7aa7b434b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c1cc52d2ad8b4ed0801b6b65131a9256.psmdcp" Id="R0da031ff62814033" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>