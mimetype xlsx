--- v10 (2026-05-15)
+++ v11 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra80976a7aa7b434b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c1cc52d2ad8b4ed0801b6b65131a9256.psmdcp" Id="R0da031ff62814033" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69891861e1a642a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c92596b14f3547d7ac7902a208b78d33.psmdcp" Id="Ra11bf62f15274d6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>