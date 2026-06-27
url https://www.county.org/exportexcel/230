--- v11 (2026-06-06)
+++ v12 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69891861e1a642a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c92596b14f3547d7ac7902a208b78d33.psmdcp" Id="Ra11bf62f15274d6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3a67b2e801b45a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/30be6312dd5047ea909a426a4029c836.psmdcp" Id="R8705d993cb5c4d1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>