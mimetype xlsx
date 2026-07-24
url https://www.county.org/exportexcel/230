--- v12 (2026-06-27)
+++ v13 (2026-07-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3a67b2e801b45a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/30be6312dd5047ea909a426a4029c836.psmdcp" Id="R8705d993cb5c4d1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf098008bc3a642b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec8472d2673e4463b65cd143bbf6108e.psmdcp" Id="R7cab8da144cf440a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>