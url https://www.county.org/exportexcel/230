--- v13 (2026-07-24)
+++ v14 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf098008bc3a642b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec8472d2673e4463b65cd143bbf6108e.psmdcp" Id="R7cab8da144cf440a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea6fcbf18a7f4b62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b842131cec824e008ddb55bda66e0a4e.psmdcp" Id="Rf3e57032f2034df9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>