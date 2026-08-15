--- v14 (2026-08-15)
+++ v15 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea6fcbf18a7f4b62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b842131cec824e008ddb55bda66e0a4e.psmdcp" Id="Rf3e57032f2034df9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a846776704f433c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0baf65d908964e8686ad1dfd779101c9.psmdcp" Id="R94dfd78409f34ef0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>