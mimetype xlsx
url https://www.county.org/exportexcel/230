--- v15 (2026-08-15)
+++ v16 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a846776704f433c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0baf65d908964e8686ad1dfd779101c9.psmdcp" Id="R94dfd78409f34ef0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf117e5549fd9421f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ff41f1649e434166b3adc354251cf206.psmdcp" Id="R3411baef526c4c70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>