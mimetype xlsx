--- v6 (2026-03-20)
+++ v7 (2026-04-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8607e96c9d8483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/78da88f0960c43f5b157e215317bf1f3.psmdcp" Id="R782075bbfd9345f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e69574587384f77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6343aeeda22243aabfa000f0c6808d3e.psmdcp" Id="R27b819e536ee4837" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>