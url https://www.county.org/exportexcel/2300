--- v7 (2026-04-11)
+++ v8 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e69574587384f77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6343aeeda22243aabfa000f0c6808d3e.psmdcp" Id="R27b819e536ee4837" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R286424bdcd084eda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a7df6865a484f04ac2d59c1a17f54f9.psmdcp" Id="R75b4f10559ea40a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>