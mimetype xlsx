--- v8 (2026-05-03)
+++ v9 (2026-05-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R286424bdcd084eda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a7df6865a484f04ac2d59c1a17f54f9.psmdcp" Id="R75b4f10559ea40a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0356a8d6c80f4785" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2011a0f92207483ba777d03818e0c182.psmdcp" Id="Rb83a9729154947b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>