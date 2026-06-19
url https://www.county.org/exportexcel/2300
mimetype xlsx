--- v9 (2026-05-29)
+++ v10 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0356a8d6c80f4785" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2011a0f92207483ba777d03818e0c182.psmdcp" Id="Rb83a9729154947b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86e865a338b748ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/945325fe649d4572b27eded0e49fb245.psmdcp" Id="Reddc379f5ede4cad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>