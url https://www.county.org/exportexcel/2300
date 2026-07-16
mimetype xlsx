--- v10 (2026-06-19)
+++ v11 (2026-07-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86e865a338b748ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/945325fe649d4572b27eded0e49fb245.psmdcp" Id="Reddc379f5ede4cad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fa1a2f0da3d4fe7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef86c54ef54648b28ef9a81bfbe864eb.psmdcp" Id="R168dbe9e3289482b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>