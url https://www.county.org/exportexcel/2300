--- v11 (2026-07-16)
+++ v12 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fa1a2f0da3d4fe7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef86c54ef54648b28ef9a81bfbe864eb.psmdcp" Id="R168dbe9e3289482b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56eb8a75d86341fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb424e10729a4958b7c930870c571472.psmdcp" Id="R222e54eb22654cce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>