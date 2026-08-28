--- v12 (2026-08-07)
+++ v13 (2026-08-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56eb8a75d86341fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb424e10729a4958b7c930870c571472.psmdcp" Id="R222e54eb22654cce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5a6edd276e34cd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f1ef2693d582420aabffe4417162a1e2.psmdcp" Id="R4c2b8f8ec94d4ea0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>