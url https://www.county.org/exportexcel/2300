--- v13 (2026-08-28)
+++ v14 (2026-09-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5a6edd276e34cd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f1ef2693d582420aabffe4417162a1e2.psmdcp" Id="R4c2b8f8ec94d4ea0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12e04781b58f4e8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7e2c0e2b8e9c4e01b9fc91489c94dcac.psmdcp" Id="R6d058a56d00e41ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>