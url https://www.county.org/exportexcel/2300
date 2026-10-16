--- v14 (2026-09-17)
+++ v15 (2026-10-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12e04781b58f4e8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7e2c0e2b8e9c4e01b9fc91489c94dcac.psmdcp" Id="R6d058a56d00e41ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d2d89bd2e3349c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ad5cc04f5efc42ab863720f4692c3fa6.psmdcp" Id="R733a731d607a4e37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>