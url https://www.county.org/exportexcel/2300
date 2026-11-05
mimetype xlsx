--- v15 (2026-10-16)
+++ v16 (2026-11-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d2d89bd2e3349c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ad5cc04f5efc42ab863720f4692c3fa6.psmdcp" Id="R733a731d607a4e37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc45f6513d44744db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4424723b40c44611b21da8df95ea3aff.psmdcp" Id="Ra55929e5648c4736" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>