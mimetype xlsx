--- v14 (2026-09-04)
+++ v15 (2026-09-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22eee5fc8d924caf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a6bbf28d18a44c538a39816538351711.psmdcp" Id="R38b9a25983cb4c5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb30aa6b504a04c39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/203bc642d77f4a6ea19d365168ce2246.psmdcp" Id="R1f71b800eb3846d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>