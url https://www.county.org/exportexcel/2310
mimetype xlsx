--- v15 (2026-09-24)
+++ v16 (2026-10-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb30aa6b504a04c39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/203bc642d77f4a6ea19d365168ce2246.psmdcp" Id="R1f71b800eb3846d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd703c143462e487d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ab047340ac224957849300470ba38add.psmdcp" Id="R1c600873596a481b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>