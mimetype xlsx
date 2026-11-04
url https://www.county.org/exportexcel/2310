--- v16 (2026-10-15)
+++ v17 (2026-11-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd703c143462e487d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ab047340ac224957849300470ba38add.psmdcp" Id="R1c600873596a481b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4e43152d2694f41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7f1788079fa8446e82c0cbb5a35d17e9.psmdcp" Id="Rf6973c213fe8443b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>