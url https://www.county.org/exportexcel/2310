--- v5 (2026-03-26)
+++ v6 (2026-04-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R588874f25ff049d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5b774038a7d14cb39000cc85811f8e55.psmdcp" Id="R241ae3f75f844fb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4443ccdb86554732" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52e6386f133e4018977ee4738b098996.psmdcp" Id="Rfa28baa0ecc04181" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>