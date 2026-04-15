--- v6 (2026-04-15)
+++ v7 (2026-04-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4443ccdb86554732" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52e6386f133e4018977ee4738b098996.psmdcp" Id="Rfa28baa0ecc04181" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5f6105deb4b4d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/20bad93242a54379b9638a78b9edcbb2.psmdcp" Id="R410a9ddd36ea4079" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>