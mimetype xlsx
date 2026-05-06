--- v7 (2026-04-15)
+++ v8 (2026-05-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5f6105deb4b4d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/20bad93242a54379b9638a78b9edcbb2.psmdcp" Id="R410a9ddd36ea4079" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd154f7c90ca44946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/55adb06389ac4ab0ad387cbaf7a1fbe6.psmdcp" Id="R486dae5630f74be1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>