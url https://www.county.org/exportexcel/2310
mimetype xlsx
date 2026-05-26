--- v8 (2026-05-06)
+++ v9 (2026-05-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd154f7c90ca44946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/55adb06389ac4ab0ad387cbaf7a1fbe6.psmdcp" Id="R486dae5630f74be1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfb336bb3cbe4032" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/34434cc3382144a7b8318be6c4d283ee.psmdcp" Id="R1404693e14874dde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>