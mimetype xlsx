--- v9 (2026-05-26)
+++ v10 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfb336bb3cbe4032" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/34434cc3382144a7b8318be6c4d283ee.psmdcp" Id="R1404693e14874dde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36981a1fa9a0470b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9f39a23bba6f49d4a994238b1d013969.psmdcp" Id="Rabc55804e941414f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>