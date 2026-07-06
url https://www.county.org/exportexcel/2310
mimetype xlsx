--- v10 (2026-06-15)
+++ v11 (2026-07-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36981a1fa9a0470b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9f39a23bba6f49d4a994238b1d013969.psmdcp" Id="Rabc55804e941414f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73ddf62205d1407a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8f5f695cb5314476a8ed03eae1b9c190.psmdcp" Id="R7fe08a71e82c4029" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>