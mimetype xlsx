--- v11 (2026-07-06)
+++ v12 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73ddf62205d1407a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8f5f695cb5314476a8ed03eae1b9c190.psmdcp" Id="R7fe08a71e82c4029" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra26f084855e74328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d063d077e94475fa95f607ce6c68bbf.psmdcp" Id="R85ee9106ef864068" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>