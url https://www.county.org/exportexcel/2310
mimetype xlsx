--- v12 (2026-07-26)
+++ v13 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra26f084855e74328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d063d077e94475fa95f607ce6c68bbf.psmdcp" Id="R85ee9106ef864068" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb09015e354fc4d16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/47cc5f0d4e3140008ac98c572973ead8.psmdcp" Id="R79d9fe3bbf414d3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>