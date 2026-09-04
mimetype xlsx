--- v13 (2026-08-15)
+++ v14 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb09015e354fc4d16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/47cc5f0d4e3140008ac98c572973ead8.psmdcp" Id="R79d9fe3bbf414d3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22eee5fc8d924caf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a6bbf28d18a44c538a39816538351711.psmdcp" Id="R38b9a25983cb4c5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>