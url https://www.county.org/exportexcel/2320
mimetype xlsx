--- v7 (2026-03-22)
+++ v8 (2026-04-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refce8b2707d546da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/855e255d6750434197c770009f26732e.psmdcp" Id="Rb74cd72fc6cb4298" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25d22ffda09b491a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/39d1fe60cae44cf28834ebc9adf07f37.psmdcp" Id="R9631bb6fd9a44472" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>