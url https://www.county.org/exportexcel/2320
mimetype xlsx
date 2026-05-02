--- v8 (2026-04-11)
+++ v9 (2026-05-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25d22ffda09b491a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/39d1fe60cae44cf28834ebc9adf07f37.psmdcp" Id="R9631bb6fd9a44472" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2451dbe312264490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d1bdf681e76e482f91f4bfc52b8d4977.psmdcp" Id="Rf4f6eac566a04707" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>