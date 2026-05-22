--- v9 (2026-05-02)
+++ v10 (2026-05-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2451dbe312264490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d1bdf681e76e482f91f4bfc52b8d4977.psmdcp" Id="Rf4f6eac566a04707" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafa5da80d1994e0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b690707ee3c2403cb45d03f9f38fb830.psmdcp" Id="R43e67d90e0f84b70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>