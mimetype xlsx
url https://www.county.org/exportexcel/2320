--- v10 (2026-05-22)
+++ v11 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafa5da80d1994e0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b690707ee3c2403cb45d03f9f38fb830.psmdcp" Id="R43e67d90e0f84b70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c79ac9bb5ae499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fed2e9316e7442509c51b3140610ffa8.psmdcp" Id="R7ac283fa4fb34900" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>