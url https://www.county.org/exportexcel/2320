--- v11 (2026-06-12)
+++ v12 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c79ac9bb5ae499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fed2e9316e7442509c51b3140610ffa8.psmdcp" Id="R7ac283fa4fb34900" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a56fe8ef28a410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d1f26c2b1bf4bca8b4e0e85315e8033.psmdcp" Id="Rf5683b69015f4e93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>