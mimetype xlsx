--- v12 (2026-07-02)
+++ v13 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a56fe8ef28a410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d1f26c2b1bf4bca8b4e0e85315e8033.psmdcp" Id="Rf5683b69015f4e93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R913e6427be63419c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c9e415e303df4c01a6e8344abbabf0a6.psmdcp" Id="R3cef0dd4d1544963" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>