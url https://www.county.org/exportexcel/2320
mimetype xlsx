--- v13 (2026-07-22)
+++ v14 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R913e6427be63419c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c9e415e303df4c01a6e8344abbabf0a6.psmdcp" Id="R3cef0dd4d1544963" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53fe8f571a294dda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cf27ed9b48234dcd83e64fc6cc34ef32.psmdcp" Id="Rcc1b4d875ca44055" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>