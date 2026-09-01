--- v14 (2026-08-12)
+++ v15 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53fe8f571a294dda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cf27ed9b48234dcd83e64fc6cc34ef32.psmdcp" Id="Rcc1b4d875ca44055" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50aa089f3e604c63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/237e19ce2b91452b819162f06e7ecba2.psmdcp" Id="Re907472559634ffc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>