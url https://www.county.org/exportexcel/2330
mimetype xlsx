--- v6 (2026-03-17)
+++ v7 (2026-04-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda8b4a2066be4619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/960b71bef9524306976a305632ec173c.psmdcp" Id="R54fb204c0f0c4499" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5bab729abc24224" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e89a89e9ee764052a801d9bd7a7a88b5.psmdcp" Id="Rce82b875f7544874" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>