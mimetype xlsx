--- v7 (2026-04-07)
+++ v8 (2026-05-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5bab729abc24224" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e89a89e9ee764052a801d9bd7a7a88b5.psmdcp" Id="Rce82b875f7544874" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52f2097b0bc04658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1818eddeb7844fd8c825c7547bbf6d2.psmdcp" Id="R50bd51fdd73144e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>