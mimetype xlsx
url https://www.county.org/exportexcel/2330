--- v8 (2026-05-01)
+++ v9 (2026-05-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52f2097b0bc04658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1818eddeb7844fd8c825c7547bbf6d2.psmdcp" Id="R50bd51fdd73144e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5e8642124b140b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b8c05f1d44874c6489fa4bac4e7fa89e.psmdcp" Id="R77867ad39bae4789" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>