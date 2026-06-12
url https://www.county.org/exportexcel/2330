--- v9 (2026-05-21)
+++ v10 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5e8642124b140b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b8c05f1d44874c6489fa4bac4e7fa89e.psmdcp" Id="R77867ad39bae4789" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7290b01141c343e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fd5ffaccf11044d7b913b1305d3eea28.psmdcp" Id="R64e819f8ab754ecc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>