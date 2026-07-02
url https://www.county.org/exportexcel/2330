--- v10 (2026-06-12)
+++ v11 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7290b01141c343e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fd5ffaccf11044d7b913b1305d3eea28.psmdcp" Id="R64e819f8ab754ecc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aa8dbaad25244ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8417f0d498014a4ba727882d95469670.psmdcp" Id="R500e9f0a4d7c499b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>