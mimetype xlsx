--- v11 (2026-07-02)
+++ v12 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aa8dbaad25244ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8417f0d498014a4ba727882d95469670.psmdcp" Id="R500e9f0a4d7c499b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R491de276272747d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f5d23e64b2f400ba09aad6a919974e1.psmdcp" Id="R9fdcf232e2d046c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>