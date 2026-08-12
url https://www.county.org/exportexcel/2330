--- v12 (2026-07-22)
+++ v13 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R491de276272747d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f5d23e64b2f400ba09aad6a919974e1.psmdcp" Id="R9fdcf232e2d046c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7baa1930a72c4d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/beed96e95fcc47d6bedd88e828c0f97d.psmdcp" Id="R15ca4397dca640de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>