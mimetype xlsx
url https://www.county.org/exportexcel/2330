--- v13 (2026-08-12)
+++ v14 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7baa1930a72c4d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/beed96e95fcc47d6bedd88e828c0f97d.psmdcp" Id="R15ca4397dca640de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ef210cfcd3f4731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d51a08f0b5847b78707b1ceb6b1ff1f.psmdcp" Id="R03f87962c3474db9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>