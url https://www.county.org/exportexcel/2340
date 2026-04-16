--- v4 (2026-03-27)
+++ v5 (2026-04-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf13902875b1423e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e104434438124caf9d7b8aad1482183f.psmdcp" Id="R680d51c63ca44fa1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24769f6f17f0498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9ee7672933f244fa9f1d60dba1ce2897.psmdcp" Id="R99521970fe6846e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>