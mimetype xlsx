--- v5 (2026-04-16)
+++ v6 (2026-05-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24769f6f17f0498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9ee7672933f244fa9f1d60dba1ce2897.psmdcp" Id="R99521970fe6846e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57a4ddfc725d4e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ebaad265b80d49a5a730413774628966.psmdcp" Id="Rb22a34ad62db4fff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>