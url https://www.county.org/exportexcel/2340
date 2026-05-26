--- v6 (2026-05-06)
+++ v7 (2026-05-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57a4ddfc725d4e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ebaad265b80d49a5a730413774628966.psmdcp" Id="Rb22a34ad62db4fff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65ae1fb8715948f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/39356add63b241e2ab46c0f64113909b.psmdcp" Id="Rb8797011be1b41de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>