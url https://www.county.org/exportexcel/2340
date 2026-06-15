--- v7 (2026-05-26)
+++ v8 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65ae1fb8715948f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/39356add63b241e2ab46c0f64113909b.psmdcp" Id="Rb8797011be1b41de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81cedc06dfc94b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a57bec6bf1164b4786f9e8865fc4df2f.psmdcp" Id="Ra2e6bedc92ec4a0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>