--- v8 (2026-06-15)
+++ v9 (2026-07-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81cedc06dfc94b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a57bec6bf1164b4786f9e8865fc4df2f.psmdcp" Id="Ra2e6bedc92ec4a0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dd9f7f0bd4a49ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c10a6755975f4d88834e6d1d5d6164a5.psmdcp" Id="R1cf7b980e7b44faa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>