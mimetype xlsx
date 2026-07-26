--- v9 (2026-07-06)
+++ v10 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dd9f7f0bd4a49ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c10a6755975f4d88834e6d1d5d6164a5.psmdcp" Id="R1cf7b980e7b44faa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87b2e3f520764df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/62fee155dd7940bd96b2bb6959c4d635.psmdcp" Id="Rd0505017ade24248" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>