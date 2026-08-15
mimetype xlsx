--- v10 (2026-07-26)
+++ v11 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87b2e3f520764df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/62fee155dd7940bd96b2bb6959c4d635.psmdcp" Id="Rd0505017ade24248" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e629885f9694ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d8043435cf0e457b8a2dc919f5dd3296.psmdcp" Id="Rde632ce0d8b24536" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>