--- v11 (2026-08-15)
+++ v12 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e629885f9694ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d8043435cf0e457b8a2dc919f5dd3296.psmdcp" Id="Rde632ce0d8b24536" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R954fdb3c686742cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/94fc7354af744d8e8aba33dde4904ffb.psmdcp" Id="R603c1d3bab6b48ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>